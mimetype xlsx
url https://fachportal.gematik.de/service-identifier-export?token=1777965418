--- v0 (2026-05-29)
+++ v1 (2026-07-21)
@@ -430,54 +430,55 @@
     <t>BMP;Lieferung;V1.0: Nachrichten-Typ: elektronischer Medikationsplan (Arztpraxis liefert einer Arztpraxis oder einer Pflegeeinrichtung den Medikationsplan in PDF und UKF)Verwendung: Vertragsärzte, Personal in der Praxis oder Pflegeeinrichtung</t>
   </si>
   <si>
     <t>KBV Update Server:  https://update.kbv.de/ita-update/Verordnungen/</t>
   </si>
   <si>
     <t>Elektronischer Versorgungsplan in der Pflege (EVP)</t>
   </si>
   <si>
     <t>Übermittlung des elektronischen Versorgungsplans Pflege</t>
   </si>
   <si>
     <t>EVP;VPL;1.2.0: Nachrichtentyp: VersorgungplanVerwendung: Pflegeberater/in an Ärztin/Arzt, Pflegekasse, Pflegeeinrichtung oder kommunale Beratungsstelle
 EVP;FEH;1.2.0: Nachrichtentyp: FehlernachrichtVerwendung: Ärztin/Arzt, Pflegekasse, Pflegeeinrichtung oder kommunale Beratungsstelle an Pflegeberater/in</t>
   </si>
   <si>
     <t>Technische Anlagen und Stylesheets:  https://www.gkv-datenaustausch.de/leistungserbringer/pflege/elektronischer_versorgungsplan_pflege/elektronischer_versorgungsplan_pflege.jsp</t>
   </si>
   <si>
     <t>Elektronischer Antrag Anschlussrehabilitation (GKH-AAR)</t>
   </si>
   <si>
     <t>Verfahren zur Übermittlung von Daten zwischen den Krankenhäusern und den gesetzlichen Krankenkassen im Rahmen der Anschlussrehabilitation nach § 301 Abs. 3 SGB V</t>
   </si>
   <si>
-    <t>GKH-AAR;ARH;1.0.0: Nachrichtentyp: Antragsdatensatz AnschlussrehabilitationVerwendung: Krankenhäuser, Krankenkassen
-[...2 lines deleted...]
-GKH-AAR;STO;1.0.0: Nachrichtentyp:  StornonachrichtVerwendung: Krankenhäuser, Krankenkassen</t>
+    <t>GKH-AAR;ARH;2.0.0: Übermittlung eines Antrags auf Anschlussrehabilitation vom Krankenhaus an die Krankenkasse im Rahmen des Verfahrens Anschlussrehabilitation.Nachrichtentyp: Antragsdatensatz AnschlussrehabilitationVerwendung: Krankenhäuser, Krankenkassen
+GKH-AAR;ARA;2.0.0: Übermittlung einer Antwort zum Antrag auf Anschlussrehabilitation von der Krankenkasse an das Krankenhaus im Rahmen des Verfahrens Anschlussrehabilitation.
+Nachrichtentyp: Antwortdatensatz der KrankenkassenVerwendung: Krankenhäuser, Krankenkassen
+GKH-AAR;FEH;2.0.0: Nachrichtentyp: FehlernachrichtVerwendung: Krankenhäuser, Krankenkassen
+GKH-AAR;STO;2.0.0: Nachrichtentyp:  StornonachrichtVerwendung: Krankenhäuser, Krankenkassen</t>
   </si>
   <si>
     <t>Technische Anlagen und XML-Schemata:  https://www.gkv-datenaustausch.de/leistungserbringer/krankenhaeuser/anschlussrehabilitation/anschlussrehabilitation.jsp</t>
   </si>
   <si>
     <t>Vorsorgeplaner</t>
   </si>
   <si>
     <t>Der Vorsorgeplaner ermöglicht die Kommunikation zwischen einer Krankenkasse und den Vertragsarztpraxen.</t>
   </si>
   <si>
     <t>Techniker Krankenkasse KdöR</t>
   </si>
   <si>
     <t>Vorsorgeplaner;Lieferung;V1.0: Nachrichten-Typ: Vorsorgeplan-VersandVerwendung: Vertragsärzte, Krankenkassen</t>
   </si>
   <si>
     <t xml:space="preserve">:  </t>
   </si>
   <si>
     <t>Autoresponder</t>
   </si>
   <si>
     <t>Ein KIM Autoresponder ist keine eigenständige KIM-Anwendung, sondern ein KIM-Mailclient, der eingehende Nachrichten automatisch beantwortet. Er dient dazu die Funktionsfähigkeit eines KIM-Arbeitsplatzes zu testen und wird auch dafür verwendet, die KIM-Infrastruktur zu testen; insbesondere KIM-Clientmodule und Fachdienste.</t>
   </si>