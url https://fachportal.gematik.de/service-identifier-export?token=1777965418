--- v1 (2026-07-21)
+++ v2 (2026-09-06)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$F$33</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$F$35</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Lfd. Nummer der Registrierung</t>
   </si>
   <si>
     <t>Anwendung</t>
   </si>
   <si>
     <t>Anwendungsbeschreibung</t>
   </si>
   <si>
     <t>Verantwortlichkeiten</t>
   </si>
   <si>
     <t>Kurzbeschreibungen</t>
   </si>
   <si>
     <t>Spezifikation/Technische Anlage</t>
   </si>
   <si>
     <t>Default</t>
   </si>
   <si>
     <t>Default Dienstkennung</t>
   </si>
   <si>
@@ -468,81 +468,125 @@
     <t>Der Vorsorgeplaner ermöglicht die Kommunikation zwischen einer Krankenkasse und den Vertragsarztpraxen.</t>
   </si>
   <si>
     <t>Techniker Krankenkasse KdöR</t>
   </si>
   <si>
     <t>Vorsorgeplaner;Lieferung;V1.0: Nachrichten-Typ: Vorsorgeplan-VersandVerwendung: Vertragsärzte, Krankenkassen</t>
   </si>
   <si>
     <t xml:space="preserve">:  </t>
   </si>
   <si>
     <t>Autoresponder</t>
   </si>
   <si>
     <t>Ein KIM Autoresponder ist keine eigenständige KIM-Anwendung, sondern ein KIM-Mailclient, der eingehende Nachrichten automatisch beantwortet. Er dient dazu die Funktionsfähigkeit eines KIM-Arbeitsplatzes zu testen und wird auch dafür verwendet, die KIM-Infrastruktur zu testen; insbesondere KIM-Clientmodule und Fachdienste.</t>
   </si>
   <si>
     <t>ArTest;Msg;1.0: Eine KIM-Nachricht an eine Autoresponder-Instanz
 ArTest;Reply;1.0: Die automatische Antwort der Autoresponder-Instanz
 Die Antwort enthält zusätzliche Header, die Auskunft über die Verarbeitung der eingegangenen Nachricht geben.
 X-KIM-Autoresponder-DecryptionResult                 // enthält Kopie von X-KIM-DecryptionResultX-KIM-Autoresponder-IntegrityCheckResult           // enthält Kopie von X-KIM-IntegrityCheckResult
 X-KIM-Autoresponder-Error                                    // wird nur gesetzt, wenn es einen Fehler gibt</t>
   </si>
   <si>
-    <t>Vollelektronische Abrechnung pflegerischer Leistungen (PFL)</t>
-[...2 lines deleted...]
-    <t>Vollelektronische Abrechnung pflegerischer Leistungen nach § 105 SGB XI</t>
+    <t>Vollelektronische Abrechnung pflegerischer Leistungen (PFL) - bis 05/27</t>
+  </si>
+  <si>
+    <t>Gültig bis 31.05.2027
+Vollelektronische Abrechnung pflegerischer Leistungen nach § 105 SGB XI</t>
   </si>
   <si>
     <t>PFL;ABR-nn;1.0.0: Abrechnungsdaten nn = Schlüssel 2.4 der Technischen Anlage 3, aktuell zulässig:
 01 (ambulante Pflege)07 (Verhinderungspflege)10 (Entlastungsleistungen, sofern von Leistungserbringern der ambulanten Pflege erbracht)
 Verwendung: 
 Pflege-Leistungserbringer der ambulanten PflegePflegekassen 
 PFL;FEH;1.0.0: Fehlernachricht
 Verwendung: 
 Pflege-Leistungserbringer der ambulanten PflegePflegekassen</t>
   </si>
   <si>
     <t>Technische Anlagen:  https://www.gkv-datenaustausch.de/leistungserbringer/pflege/pflege.jsp</t>
   </si>
   <si>
     <t>1ClickHybridDRG</t>
   </si>
   <si>
     <t>Die 1ClickHybridDRG bietet eine sichere Möglichkeit zur Übermittlung von Abrechnungen für Hybrid-DRG-Leistungen an die KV. Version 1.0 ermöglicht es zudem, Testabrechnungen zu versenden, sofern die KV dies anbietet.</t>
   </si>
   <si>
     <t>1ClickHybridDRG;Lieferung;V1.0: Nachrichten-Typ: Abrechnung-HybridDRG-EinlieferungVerwendung: Vertragsärzte, KVen
 1ClickHybridDRG;Eingangsbestaetigung;V1.0: Nachrichten-Typ: Eingangsbestätigung (MDN) zur Abrechnung-HybridDRG-EinlieferungVerwendung: Vertragsärzte, KVen
 1ClickHybridDRG;Rueckmeldung;V1.0: Nachrichten-Typ: fachliche Rückmeldung zur Abrechnung-HybridDRG-Einlieferung Verwendung: Vertragsärzte, KVen</t>
   </si>
   <si>
     <t xml:space="preserve">Partnerportal kv.digital GmbH:  https://partnerportal.kv-telematik.de/display/KDK/KIM-Anwendungen
 :  </t>
+  </si>
+  <si>
+    <t>Vollelektronische Abrechnung pflegerischer Leistungen (PFL) – ab 06/27</t>
+  </si>
+  <si>
+    <t>Gültig ab 01.06.2027
+Vollelektronische Abrechnung ambulanter pflegerischer Leistungen nach § 105 SGB XI</t>
+  </si>
+  <si>
+    <t>PFL;ABR-nn;V&lt;version&gt;: Abrechnungsdatennn = Schlüssel 2.4 der Technischen Anlage 3, aktuell zulässig:• 01 (ambulante Pflege)• 07 (Verhinderungspflege)• 09 (Beratungsbesuche)• 10 (Entlastungsleistungen, sofern von Leistungserbringern der ambulanten Pflege)Beispiel:PFL;ABR-01;V2.1.0
+Verwendung durch Primärsysteme in der ambulanten Pflege.
+PFL;ABR_DOKU-nn;V&lt;version&gt;: Abrechnungsdokumentation des Abrechnungsdienstleister eines Kostenträgersnn = Schlüssel 2.4 der Techni-schen Anlage 3, aktuell zulässig:• 01 (ambulante Pflege)• 07 (Verhinderungspflege)• 09 (Beratungsbesuche)• 10 (Entlastungsleistungen, sofern von Leistungserbringern der ambulanten Pflege)Beispiel:PFL;ABR_DOKU-01;V2.1.0
+Verwendung durch Kostenträger oder deren Abrechnungsdienstleister.
+PFL;FEH_TECH;V&lt;version&gt;: Technische FehlernachrichtBeispiel:PFL;FEH_TECH;V2.1.0
+Verwendung durch Kostenträger oder deren Abrechnungsdienstleister.
+PFL;FEH_FACH;V&lt;version&gt;: Fachliche FehlernachrichtBeispiel:PFL;FEH_FACH;V2.1.0
+Verwendung durch Kostenträger oder deren Abrechnungsdienstleister.</t>
+  </si>
+  <si>
+    <t>Spezifikation:  https://www.gkv-datenaustausch.de/leistungserbringer/pflege/pflege.jsp</t>
+  </si>
+  <si>
+    <t>Vollelektronische Abrechnung Häusliche Krankenpflege (HKP)</t>
+  </si>
+  <si>
+    <t>Vollelektronische Abrechnung Häusliche Krankenpflege gem. § 302 SGB V</t>
+  </si>
+  <si>
+    <t>HKP;ABR_0000;V&lt;version&gt;: Abrechnungsdaten.
+Beispiel: HKP;ABR_0000;V1.1.0
+Verwendet durch Primärsysteme in der HKP.
+HKP;ABR_DOKU;V&lt;version&gt;: Abrechnungsdokumentation des Abrechnungsdienstleister eines Kostenträgers.
+Beispiel: HKP;ABR_DOKU;V1.1.0
+Verwendet durch Abrechnungsdienstleister eines Kostenträgers.
+HKP;FEH_TECH;V&lt;version&gt;: Technische Fehlernachricht.
+Beispiel: HKP;FEH_TECH;V1.1.0
+Verwendet durch Kostenträger oder deren Abrechnungsdienstleister.
+HKP;FEH_FACH;V&lt;version&gt;: Fachliche Fehlernachricht.
+Beispiel: HKP;FEH_FACH;V1.1.0
+Verwendet durch Kostenträger oder deren Abrechnungsdienstleister.</t>
+  </si>
+  <si>
+    <t>Spezifikation:  https://www.gkv-datenaustausch.de/leistungserbringer/sonstige_leistungserbringer/sonstige_leistungserbringer.jsp</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="00FFFFFF"/>
       <name val="Calibri"/>
@@ -983,55 +1027,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G33"/>
+  <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:F33"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="47.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="641.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="196.952" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="791.521" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="284.216" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="40">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
@@ -1662,72 +1706,114 @@
       <c r="F31" s="10"/>
       <c r="G31" s="1"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4">
         <v>39</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>127</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>128</v>
       </c>
       <c r="G32" s="1"/>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="5">
+      <c r="A33" s="4">
         <v>40</v>
       </c>
-      <c r="B33" s="8" t="s">
+      <c r="B33" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="C33" s="8" t="s">
+      <c r="C33" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="D33" s="8" t="s">
+      <c r="D33" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="E33" s="8" t="s">
+      <c r="E33" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="F33" s="11" t="s">
+      <c r="F33" s="10" t="s">
         <v>132</v>
       </c>
       <c r="G33" s="1"/>
     </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="4">
+        <v>41</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="G34" s="1"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="5">
+        <v>42</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="G35" s="1"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:F33"/>
+  <autoFilter ref="A1:F35"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>