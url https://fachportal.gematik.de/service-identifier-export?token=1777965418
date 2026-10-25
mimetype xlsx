--- v2 (2026-09-06)
+++ v3 (2026-10-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$F$35</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Lfd. Nummer der Registrierung</t>
   </si>
   <si>
     <t>Anwendung</t>
   </si>
   <si>
     <t>Anwendungsbeschreibung</t>
   </si>
   <si>
     <t>Verantwortlichkeiten</t>
   </si>
   <si>
     <t>Kurzbeschreibungen</t>
   </si>
   <si>
     <t>Spezifikation/Technische Anlage</t>
   </si>
   <si>
     <t>Default</t>
   </si>
   <si>
     <t>Default Dienstkennung</t>
   </si>
   <si>
@@ -178,53 +178,50 @@
 eDokumentation-&lt;Typ&gt;;Status;V2.0: Nachrichten-Typ: Status eDokumentation. Der Ausdruck  als Teil des Subjects ist ein Platzhalter. Der Platzhalter ist mit einer der folgenden Zeichenketten zu belegen: - QSHLT (Qualitätssicherung in der Holmium-Laser-Therapie) - QSKE (Qualitätssicherung in der Kapselendoskopie) - QSMG (Qualitätssicherung in der Molekulargenetik) - QSHGV (Qualitätssicherung in der Hörgeräteversorgung von Jugendlichen und Erwachsenen) - QSHGVK (Qualitätssicherung in der Hörgeräteversorgung von Säuglingen, Kleinkindern und Kindern).Verwendung: Vertragsärzte, KVen
 eDokumentation;Eingangsbestaetigung;V2.0: Nachrichten-Typ: Eingangsbestätigung (MDN) zur eDokumentationVerwendung: Vertragsärzte, Krankenhäuser, KVen</t>
   </si>
   <si>
     <t>Elektronische Dokumentation zum Hautkrebs-Screening (eHKS)</t>
   </si>
   <si>
     <t>Diese Anwendung dient zur Übermittlung von abrechnungsbegleitenden Dokumentationen von Hautkrebsbehandlungen an die KVen und deren Rückmeldungen und ermöglicht so eine elektronische Dokumentation von Hautkrebsscreenings zur frühzeitigen Erkennung und Behandlung von Hautkrebserkrankungen.</t>
   </si>
   <si>
     <t>eHKS;Einsendung;V1.0: Nachrichten-Typ: EinsendungVerwendung: Vertragsärzte, KVen
 eHKS;Quittung;V1.0: Nachrichten-Typ: QuittungVerwendung: Vertragsärzte, KVen</t>
   </si>
   <si>
     <t>Partnerportal kv.digital GmbH:  https://partnerportal.kv-telematik.de/spaces/KDK/pages/71094020/KIM-Anwendungen</t>
   </si>
   <si>
     <t>eNachricht</t>
   </si>
   <si>
     <t>Die eNachricht bietet eine Möglichkeit zum weitestgehend universellen Austausch von Informationen zwischen allen KIM-Nutzern. Mittels kurzer Nachrichten mit E-Mail-Charakter können auf diese Art Informationen und optional ebenfalls verschiedenen Anhängen sicher kommuniziert werden.</t>
   </si>
   <si>
     <t>eNachricht;Lieferung;V2.1: Nachrichten-Typ: eNachrichtVerwendung: alle Nutzer des Dienstes
 eNachricht;Eingangsbestaetigung;V2.1: Nachrichten-Typ: Eingangsbestätigung (MDN) zur eNachrichtVerwendung: alle Nutzer des Dienstes</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Partnerportal kv.digital GmbH:  </t>
   </si>
   <si>
     <t>KZV-Abrechnung</t>
   </si>
   <si>
     <t>Die KZV-Abrechnung ist eine sichere Übermittlungsmöglichkeit von Online-Monatsabrechnungen (KBR/KGL, PAR, ZE) und Online-Quartalsabrechnungen (KCH, KFO) an die KZV. Es soll auch die Möglichkeit bieten, zusätzliche Testabrechnungen und signierte Sammelerklärungen zu versenden, sofern die KZV dies vorsieht.</t>
   </si>
   <si>
     <t>KZBV - Kassenzahnärztliche Bundesvereinigung KdöR</t>
   </si>
   <si>
     <t>KZVAbr;Lieferung;V1.0: Nachrichten-Typ: Abrechnungs-EinlieferungVerwendung: Vertragszahnärzte, KZVen
 Spezifikation in Abstimmung 
 KZVAbr;Rueckmeldung;V1.0: Nachrichten-Typ: fachliche RückmeldungVerwendung: Vertragszahnärzte, KZVen
 Spezifikation in Abstimmung </t>
   </si>
   <si>
     <t>Labordatentransfer (LDT) 3 - Auftrag</t>
   </si>
   <si>
     <t>Der Labordatentransfer (LDT) sichert eine schnelle Kommunikation zwischen Fachärzten für Laboratoriumsmedizin, Mikrobiologie, Transfusionsserologie, Zytologie oder Pathologie und den an sie überweisenden Ärzten. Beim LDT 3-Auftrag werden Laboraufträge in Form von Überweisungen oder Anforderungen vom Arzt bzw. einer Praxis an Laborfachärzte oder Laborgemeinschaften mittels der Formulare Muster 10 und Muster 10A elektronisch übermittelt. Für die maschinelle Verarbeitung durch entsprechende Praxissoftware sind diese Daten im LDT-Format.</t>
   </si>
   <si>
     <t>LDT-Auftrag;Lieferung;V1.0: Nachrichten-Typ: LaborauftragVerwendung: Vertragsärzte, Krankenhäuser, Labore
 LDT-Auftrag;Status;V1.0: Nachrichten-Typ: Status-Nachricht (optionale Funktion)Verwendung: Vertragsärzte, Krankenhäuser, Labore
@@ -1268,547 +1265,547 @@
       <c r="E10" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="1"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4">
         <v>12</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="G11" s="1"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4">
         <v>14</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="1"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4">
         <v>15</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>41</v>
       </c>
       <c r="G13" s="1"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4">
         <v>16</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="G14" s="1"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4">
         <v>17</v>
       </c>
       <c r="B15" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="1"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4">
         <v>18</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="1"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4">
         <v>19</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="C17" s="7" t="s">
+      <c r="D17" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D17" s="7" t="s">
+      <c r="E17" s="7" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="1"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4">
         <v>20</v>
       </c>
       <c r="B18" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F18" s="10"/>
       <c r="G18" s="1"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4">
         <v>21</v>
       </c>
       <c r="B19" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" s="7" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="F19" s="10" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G19" s="1"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4">
         <v>22</v>
       </c>
       <c r="B20" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="7" t="s">
+      <c r="D20" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="D20" s="7" t="s">
+      <c r="E20" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="E20" s="7" t="s">
+      <c r="F20" s="10" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G20" s="1"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4">
         <v>23</v>
       </c>
       <c r="B21" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="D21" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="D21" s="7" t="s">
+      <c r="E21" s="7" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>41</v>
       </c>
       <c r="G21" s="1"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4">
         <v>24</v>
       </c>
       <c r="B22" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="7" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="G22" s="1"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4">
         <v>25</v>
       </c>
       <c r="B23" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="C23" s="7" t="s">
+      <c r="D23" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="E23" s="7" t="s">
+      <c r="F23" s="10" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G23" s="1"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4">
         <v>26</v>
       </c>
       <c r="B24" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="C24" s="7" t="s">
+      <c r="D24" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="E24" s="7" t="s">
+      <c r="F24" s="10" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G24" s="1"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4">
         <v>27</v>
       </c>
       <c r="B25" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C25" s="7" t="s">
+      <c r="D25" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="D25" s="7" t="s">
+      <c r="E25" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="E25" s="7" t="s">
+      <c r="F25" s="10" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G25" s="1"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4">
         <v>28</v>
       </c>
       <c r="B26" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="C26" s="7" t="s">
+      <c r="D26" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="D26" s="7" t="s">
+      <c r="E26" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="E26" s="7" t="s">
+      <c r="F26" s="10" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G26" s="1"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4">
         <v>29</v>
       </c>
       <c r="B27" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="7" t="s">
+      <c r="D27" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E27" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D27" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="7" t="s">
+      <c r="F27" s="10" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="G27" s="1"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4">
         <v>35</v>
       </c>
       <c r="B28" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C28" s="7" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E28" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="F28" s="10" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G28" s="1"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4">
         <v>34</v>
       </c>
       <c r="B29" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" s="7" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E29" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="F29" s="10" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G29" s="1"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4">
         <v>37</v>
       </c>
       <c r="B30" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C30" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="C30" s="7" t="s">
+      <c r="D30" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D30" s="7" t="s">
+      <c r="E30" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="E30" s="7" t="s">
+      <c r="F30" s="10" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G30" s="1"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4">
         <v>38</v>
       </c>
       <c r="B31" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C31" s="7" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="1"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4">
         <v>39</v>
       </c>
       <c r="B32" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C32" s="7" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E32" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="F32" s="10" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G32" s="1"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4">
         <v>40</v>
       </c>
       <c r="B33" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C33" s="7" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="F33" s="10" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G33" s="1"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4">
         <v>41</v>
       </c>
       <c r="B34" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C34" s="7" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E34" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="F34" s="10" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G34" s="1"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5">
         <v>42</v>
       </c>
       <c r="B35" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C35" s="8" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E35" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="F35" s="11" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="G35" s="1"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F35"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>