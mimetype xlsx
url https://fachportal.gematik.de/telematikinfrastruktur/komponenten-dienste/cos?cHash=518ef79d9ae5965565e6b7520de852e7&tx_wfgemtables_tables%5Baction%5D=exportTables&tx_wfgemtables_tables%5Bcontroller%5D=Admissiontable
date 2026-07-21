--- v0 (2026-05-21)
+++ v1 (2026-07-21)
@@ -135,99 +135,99 @@
   <si>
     <t>2.0.0</t>
   </si>
   <si>
     <t>4.7.0-0</t>
   </si>
   <si>
     <t>13.07.2015</t>
   </si>
   <si>
     <t>T-Systems International GmbH</t>
   </si>
   <si>
     <t>TCOS FlexCert 2.0 mit Wrapper 1.0.4</t>
   </si>
   <si>
     <t>2.1.2</t>
   </si>
   <si>
     <t>4.3.0</t>
   </si>
   <si>
     <t>COS möglich für alle Objektsysteme</t>
   </si>
   <si>
+    <t>Beendet</t>
+  </si>
+  <si>
+    <t>28.01.2016</t>
+  </si>
+  <si>
+    <t>STARCOS 3.6 COSGKV C1 mit Wrapper 1.6.17</t>
+  </si>
+  <si>
+    <t>1.0.2</t>
+  </si>
+  <si>
+    <t>23.10.2018</t>
+  </si>
+  <si>
+    <t>STARCOS 3.7 COS GKV</t>
+  </si>
+  <si>
+    <t>1.0.0</t>
+  </si>
+  <si>
+    <t>4.4.0-0</t>
+  </si>
+  <si>
+    <t>04.09.2015</t>
+  </si>
+  <si>
+    <t>STARCOS 3.6 Health COS C1 mit Wrapper 1.6.15</t>
+  </si>
+  <si>
+    <t>30.09.2016</t>
+  </si>
+  <si>
+    <t>Gemalto GmbH</t>
+  </si>
+  <si>
+    <t>GeGKOS C1 mit Wrapper 1.31</t>
+  </si>
+  <si>
     <t>09.07.2021</t>
   </si>
   <si>
-    <t>Deutsche Telekom Security GmbH _NE</t>
+    <t>Deutsche Telekom Security GmbH</t>
   </si>
   <si>
     <t>TCOS Flexcert 2.0 Release 2</t>
   </si>
   <si>
     <t>2.2.3</t>
-  </si>
-[...37 lines deleted...]
-    <t>GeGKOS C1 mit Wrapper 1.31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -382,51 +382,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f806879a65d466612ba2131db1c38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5490bba712454b732ddf198eba282f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -954,192 +954,192 @@
       <c r="D9" s="6"/>
       <c r="E9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J10" s="9"/>
+        <v>37</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="H11" s="6" t="s">
+      <c r="I11" s="6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="J11" s="9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="J12" s="9" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J13" s="9" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G14" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="G14" s="7" t="s">
+      <c r="H14" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="H14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I14" s="7" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="J14" s="10"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:D14"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>