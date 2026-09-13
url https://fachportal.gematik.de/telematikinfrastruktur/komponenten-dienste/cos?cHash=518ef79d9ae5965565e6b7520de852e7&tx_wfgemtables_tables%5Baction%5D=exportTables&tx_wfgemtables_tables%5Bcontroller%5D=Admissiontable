--- v1 (2026-07-21)
+++ v2 (2026-09-13)
@@ -382,51 +382,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5490bba712454b732ddf198eba282f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becd085419c6398f624da83bbf379a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>