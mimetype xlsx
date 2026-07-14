--- v0 (2026-05-21)
+++ v1 (2026-07-14)
@@ -541,51 +541,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f806879a65d466612ba2131db1c38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25bebaed818d4d889f007cb65fad2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>