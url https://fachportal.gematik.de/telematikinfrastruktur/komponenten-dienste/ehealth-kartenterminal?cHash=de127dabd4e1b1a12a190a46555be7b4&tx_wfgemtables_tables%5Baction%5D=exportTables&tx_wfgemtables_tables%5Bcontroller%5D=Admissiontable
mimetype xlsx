--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$33</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Zulassungsübersicht Produkte, Produkttypen und Anbieter</t>
   </si>
   <si>
     <t>Produkttyp/ Anbietertyp</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Zulassung seit</t>
   </si>
   <si>
     <t>Zulassung bis</t>
   </si>
   <si>
     <t>Verfahrens-&lt;br/&gt;bezeichnung</t>
   </si>
   <si>
     <t>Herstellername / Institution</t>
   </si>
   <si>
     <t>Produktname</t>
   </si>
   <si>
@@ -343,50 +343,62 @@
     <t>25.11.2024</t>
   </si>
   <si>
     <t>2.1.1:2.1.1</t>
   </si>
   <si>
     <t>21.04.2023</t>
   </si>
   <si>
     <t>21.04.2027</t>
   </si>
   <si>
     <t>eHealth Kartenterminal ST-1506 - Zubehör PP-1516</t>
   </si>
   <si>
     <t>4.0.0:4.0.0 - Zubehör 1.0.0:1.0.0</t>
   </si>
   <si>
     <t>27.02.2026</t>
   </si>
   <si>
     <t>16.12.2028</t>
   </si>
   <si>
     <t>1.1.24:4.3.1</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>03.09.2029</t>
+  </si>
+  <si>
+    <t>5.0.0:4.0.0</t>
+  </si>
+  <si>
+    <t>1.10.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -541,51 +553,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25bebaed818d4d889f007cb65fad2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becd085419c6398f624da83bbf379a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -873,51 +885,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:J33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" activePane="bottomLeft" state="frozen" topLeftCell="A5"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.14" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.137" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.709" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="47.846" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="80">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1775,81 +1787,111 @@
       </c>
       <c r="C31" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>104</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>105</v>
       </c>
       <c r="I31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J31" s="9"/>
     </row>
     <row r="32" spans="1:10">
-      <c r="A32" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="7" t="s">
+      <c r="A32" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C32" s="7" t="s">
+      <c r="C32" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="D32" s="7" t="s">
+      <c r="D32" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="7" t="s">
+      <c r="E32" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="G32" s="7" t="s">
+      <c r="G32" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="H32" s="7" t="s">
+      <c r="H32" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="I32" s="7" t="s">
+      <c r="I32" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="J32" s="10"/>
+      <c r="J32" s="9"/>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="J33" s="10"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:D32"/>
+  <autoFilter ref="A4:D33"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>