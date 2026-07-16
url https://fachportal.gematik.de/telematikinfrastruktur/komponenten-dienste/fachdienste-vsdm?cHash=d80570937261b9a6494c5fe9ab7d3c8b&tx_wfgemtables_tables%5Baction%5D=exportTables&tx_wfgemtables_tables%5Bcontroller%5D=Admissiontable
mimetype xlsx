--- v0 (2026-05-21)
+++ v1 (2026-07-16)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$104</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$103</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Zulassungsübersicht Produkte, Produkttypen und Anbieter</t>
   </si>
   <si>
     <t>Produkttyp/ Anbietertyp</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Zulassung seit</t>
   </si>
   <si>
     <t>Zulassung bis</t>
   </si>
   <si>
     <t>Verfahrens-&lt;br/&gt;bezeichnung</t>
   </si>
   <si>
     <t>Herstellername / Institution</t>
   </si>
   <si>
     <t>Produktname</t>
   </si>
   <si>
@@ -111,498 +111,483 @@
   <si>
     <t>VSDM Intermediär</t>
   </si>
   <si>
     <t>T-Systems International GmbH</t>
   </si>
   <si>
     <t>Intermediär VSDM</t>
   </si>
   <si>
     <t>2.0.5</t>
   </si>
   <si>
     <t>1.5.3-0</t>
   </si>
   <si>
     <t>21.07.2017</t>
   </si>
   <si>
     <t>actimonda krankenkasse</t>
   </si>
   <si>
     <t>1.5.1-0</t>
   </si>
   <si>
-    <t>05.12.2024</t>
-[...13 lines deleted...]
-  <si>
     <t>19.01.2026</t>
   </si>
   <si>
     <t>12.01.2029</t>
   </si>
   <si>
     <t>Arvato Systems GmbH</t>
   </si>
   <si>
     <t>2.1.1</t>
   </si>
   <si>
     <t>1.6.13</t>
   </si>
   <si>
     <t>18.03.2026</t>
   </si>
   <si>
     <t>09.03.2029</t>
   </si>
   <si>
     <t>3.0.3</t>
   </si>
   <si>
+    <t>17.12.2025</t>
+  </si>
+  <si>
+    <t>Kaufmännische Krankenkasse - KKH</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>1.8.1</t>
+  </si>
+  <si>
+    <t>07.07.2017</t>
+  </si>
+  <si>
+    <t>AOK Baden-Württemberg</t>
+  </si>
+  <si>
+    <t>1.7.2</t>
+  </si>
+  <si>
+    <t>14.07.2017</t>
+  </si>
+  <si>
+    <t>AOK Bayern - Die Gesundheitskasse</t>
+  </si>
+  <si>
+    <t>01.08.2017</t>
+  </si>
+  <si>
+    <t>AOK Bremen/Bremerhaven</t>
+  </si>
+  <si>
+    <t>18.07.2017</t>
+  </si>
+  <si>
+    <t>AOK - Die Gesundheitskasse in Hessen</t>
+  </si>
+  <si>
+    <t>19.07.2017</t>
+  </si>
+  <si>
+    <t>AOK Nordost - Die Gesundheitskasse</t>
+  </si>
+  <si>
+    <t>AOK - Die Gesundheitskasse für Niedersachsen</t>
+  </si>
+  <si>
+    <t>05.07.2017</t>
+  </si>
+  <si>
+    <t>AOK NordWest</t>
+  </si>
+  <si>
+    <t>25.07.2017</t>
+  </si>
+  <si>
+    <t>AOK Plus</t>
+  </si>
+  <si>
+    <t>03.07.2017</t>
+  </si>
+  <si>
+    <t>AOK Rheinland/Hamburg</t>
+  </si>
+  <si>
+    <t>AOK Rheinland-Pfalz/Saarland</t>
+  </si>
+  <si>
+    <t>04.05.2018</t>
+  </si>
+  <si>
+    <t>AOK Sachsen-Anhalt</t>
+  </si>
+  <si>
+    <t>24.01.2020</t>
+  </si>
+  <si>
+    <t>BKK B. Braun Aesculap</t>
+  </si>
+  <si>
+    <t>08.08.2017</t>
+  </si>
+  <si>
+    <t>BKK Akzo Nobel - Bayern</t>
+  </si>
+  <si>
+    <t>BKK ProVita</t>
+  </si>
+  <si>
+    <t>Audi BKK</t>
+  </si>
+  <si>
+    <t>24.07.2017</t>
+  </si>
+  <si>
+    <t>BAHN-BKK</t>
+  </si>
+  <si>
+    <t>Bergische Krankenkasse</t>
+  </si>
+  <si>
+    <t>BIG direkt gesund</t>
+  </si>
+  <si>
+    <t>BMW BKK</t>
+  </si>
+  <si>
+    <t>Bosch BKK</t>
+  </si>
+  <si>
+    <t>Bertelsmann BKK</t>
+  </si>
+  <si>
+    <t>Continentale Betriebskrankenkasse</t>
+  </si>
+  <si>
+    <t>BKK Dürkopp-Adler</t>
+  </si>
+  <si>
+    <t>20.07.2017</t>
+  </si>
+  <si>
+    <t>Betriebskrankenkasse Deutsche Bank AG</t>
+  </si>
+  <si>
+    <t>28.07.2017</t>
+  </si>
+  <si>
+    <t>Debeka BKK</t>
+  </si>
+  <si>
+    <t>10.07.2017</t>
+  </si>
+  <si>
+    <t>BKK Diakonie</t>
+  </si>
+  <si>
+    <t>energie-BKK</t>
+  </si>
+  <si>
+    <t>04.08.2017</t>
+  </si>
+  <si>
+    <t>BKK Euregio</t>
+  </si>
+  <si>
+    <t>BKK EWE</t>
+  </si>
+  <si>
+    <t>BKK exklusiv</t>
+  </si>
+  <si>
+    <t>Betriebskrankenkasse der Ernst &amp; Young GmbH</t>
+  </si>
+  <si>
+    <t>Fachdienst VSDM</t>
+  </si>
+  <si>
+    <t>BKK Faber-Castell &amp; Partner</t>
+  </si>
+  <si>
+    <t>Betriebskrankenkasse Freudenberg</t>
+  </si>
+  <si>
+    <t>BKK firmus</t>
+  </si>
+  <si>
+    <t>HEK – Hanseatische Krankenkasse</t>
+  </si>
+  <si>
+    <t>BKK Herkules</t>
+  </si>
+  <si>
+    <t>BKK24</t>
+  </si>
+  <si>
+    <t>KARL MAYER Betriebskrankenkasse</t>
+  </si>
+  <si>
+    <t>Koenig &amp; Bauer BKK</t>
+  </si>
+  <si>
+    <t>Betriebskrankenkasse evm</t>
+  </si>
+  <si>
+    <t>Betriebskrankenkasse Groz-Beckert</t>
+  </si>
+  <si>
+    <t>BKK Gildemeister Seidensticker</t>
+  </si>
+  <si>
+    <t>03.08.2017</t>
+  </si>
+  <si>
+    <t>Krones BKK</t>
+  </si>
+  <si>
+    <t>04.12.2018</t>
+  </si>
+  <si>
+    <t>BKK Linde</t>
+  </si>
+  <si>
+    <t>MAHLE Betriebskrankenkasse</t>
+  </si>
+  <si>
+    <t>Fachdiesnte VSDM</t>
+  </si>
+  <si>
+    <t>BKK Werra-Meissner</t>
+  </si>
+  <si>
+    <t>BKK Melitta hmr</t>
+  </si>
+  <si>
+    <t>11.07.2017</t>
+  </si>
+  <si>
+    <t>Merck BKK</t>
+  </si>
+  <si>
+    <t>mhplus Betriebskrankenkasse</t>
+  </si>
+  <si>
+    <t>BKK Miele</t>
+  </si>
+  <si>
+    <t>Betriebskrankenkasse der MTU Friedrichshafen GmbH</t>
+  </si>
+  <si>
+    <t>NOVITAS BKK</t>
+  </si>
+  <si>
+    <t>06.07.2017</t>
+  </si>
+  <si>
+    <t>Mobil Betriebskrankenkasse (vormals Betriebskrankenkasse Mobil Oil)</t>
+  </si>
+  <si>
+    <t>12.07.2017</t>
+  </si>
+  <si>
+    <t>VIACTIV Krankenkasse</t>
+  </si>
+  <si>
+    <t>BKK PFAFF</t>
+  </si>
+  <si>
+    <t>BKK Pfalz</t>
+  </si>
+  <si>
+    <t>Pronova BKK</t>
+  </si>
+  <si>
+    <t>13.07.2017</t>
+  </si>
+  <si>
+    <t>BKK Public</t>
+  </si>
+  <si>
+    <t>BKK PricewaterhouseCoopers</t>
+  </si>
+  <si>
+    <t>BKK Rieker Ricosta Weisser</t>
+  </si>
+  <si>
+    <t>R+V BKK</t>
+  </si>
+  <si>
+    <t>Salus BKK</t>
+  </si>
+  <si>
+    <t>BKK Schwarzwald-Baar-Heuberg</t>
+  </si>
+  <si>
+    <t>SBK Siemens - Betriebskrankenkasse</t>
+  </si>
+  <si>
+    <t>BKK Scheufelen</t>
+  </si>
+  <si>
+    <t>29.06.2023</t>
+  </si>
+  <si>
+    <t>vivida bkk</t>
+  </si>
+  <si>
+    <t>Südzucker BKK</t>
+  </si>
+  <si>
+    <t>SECURVITA BKK</t>
+  </si>
+  <si>
+    <t>SKD BKK</t>
+  </si>
+  <si>
+    <t>BKK Salzgitter</t>
+  </si>
+  <si>
+    <t>BKK Technoform</t>
+  </si>
+  <si>
+    <t>TUI BKK</t>
+  </si>
+  <si>
+    <t>BKK mkk – meine krankenkasse</t>
+  </si>
+  <si>
+    <t>02.08.2017</t>
+  </si>
+  <si>
+    <t>BKK Vereinigte Deutsche Nickel-Werke AG (VDN)</t>
+  </si>
+  <si>
+    <t>Betriebskrankenkasse VerbundPlus</t>
+  </si>
+  <si>
+    <t>BKK Wirtschaft &amp; Finanzen</t>
+  </si>
+  <si>
+    <t>WMF Betriebskrankenkasse</t>
+  </si>
+  <si>
+    <t>BKK Würth</t>
+  </si>
+  <si>
+    <t>BKK ZF &amp; Partner</t>
+  </si>
+  <si>
+    <t>DAK Gesundheit</t>
+  </si>
+  <si>
+    <t>Heimat Krankenkasse</t>
+  </si>
+  <si>
+    <t>hkk Krankenkasse</t>
+  </si>
+  <si>
+    <t>IKK Brandenburg und Berlin</t>
+  </si>
+  <si>
+    <t>IKK classic</t>
+  </si>
+  <si>
+    <t>IKK gesund plus</t>
+  </si>
+  <si>
+    <t>IKK - Die Innovationskasse</t>
+  </si>
+  <si>
+    <t>IKK Südwest</t>
+  </si>
+  <si>
+    <t>Deutsche Rentenversicherung Knappschaft-Bahn-See</t>
+  </si>
+  <si>
+    <t>Sozialversicherung für Landwirtschaft, Forsten und Gartenbau</t>
+  </si>
+  <si>
+    <t>Techniker Krankenkasse</t>
+  </si>
+  <si>
+    <t>12.12.2024</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>CompuGroup Medical Deutschland AG</t>
+  </si>
+  <si>
+    <t>VSDM-Intermediär</t>
+  </si>
+  <si>
+    <t>11.1.0</t>
+  </si>
+  <si>
+    <t>1.6.9</t>
+  </si>
+  <si>
+    <t>25.02.2025</t>
+  </si>
+  <si>
+    <t>equensworldline Germany SE</t>
+  </si>
+  <si>
+    <t>Worldline Intermediär</t>
+  </si>
+  <si>
+    <t>1.0.8</t>
+  </si>
+  <si>
+    <t>1.6.10</t>
+  </si>
+  <si>
     <t>20.09.2024</t>
   </si>
   <si>
-    <t>30.06.2026</t>
+    <t>31.08.2026</t>
   </si>
   <si>
     <t>eHealth Experts GmbH</t>
   </si>
   <si>
     <t>Infinity coupler</t>
   </si>
   <si>
     <t>1.0.4</t>
-  </si>
-[...394 lines deleted...]
-    <t>1.6.10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -757,51 +742,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f806879a65d466612ba2131db1c38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d357608cbe727152fa3ce5daf3bea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1089,51 +1074,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J104"/>
+  <dimension ref="A1:J103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" activePane="bottomLeft" state="frozen" topLeftCell="A5"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.14" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.137" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.709" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="47.846" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="80">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1313,2733 +1298,2703 @@
       <c r="H8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="9"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J9" s="9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="3" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="H10" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I10" s="6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
       <c r="J10" s="9"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="D11" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="6" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="J11" s="9"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="J12" s="9"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J13" s="9"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J15" s="9"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J16" s="9"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J17" s="9"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J18" s="9"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="D19" s="6"/>
       <c r="E19" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J19" s="9"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J20" s="9"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J21" s="9"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D22" s="6"/>
       <c r="E22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J22" s="9"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D23" s="6"/>
       <c r="E23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J23" s="9"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="D24" s="6"/>
       <c r="E24" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J24" s="9"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J25" s="9"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J26" s="9"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J27" s="9"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J28" s="9"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J29" s="9"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="D30" s="6"/>
       <c r="E30" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J30" s="9"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J31" s="9"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J32" s="9"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J33" s="9"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D34" s="6"/>
       <c r="E34" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J34" s="9"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="D35" s="6"/>
       <c r="E35" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J35" s="9"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D36" s="6"/>
       <c r="E36" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J36" s="9"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>92</v>
+        <v>52</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J37" s="9"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J38" s="9"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J39" s="9"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J40" s="9"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="I41" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J41" s="9"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J42" s="9"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="I43" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J43" s="9"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J44" s="9"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="D45" s="6"/>
       <c r="E45" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="G45" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J45" s="9"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J46" s="9"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D47" s="6"/>
       <c r="E47" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J47" s="9"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D48" s="6"/>
       <c r="E48" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J48" s="9"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="D49" s="6"/>
       <c r="E49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J49" s="9"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="D50" s="6"/>
       <c r="E50" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J50" s="9"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D51" s="6"/>
       <c r="E51" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="G51" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I51" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J51" s="9"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="D52" s="6"/>
       <c r="E52" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="G52" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J52" s="9"/>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J53" s="9"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>61</v>
+        <v>105</v>
       </c>
       <c r="D54" s="6"/>
       <c r="E54" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J54" s="9"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="D55" s="6"/>
       <c r="E55" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G55" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H55" s="6" t="s">
-        <v>17</v>
+        <v>108</v>
       </c>
       <c r="I55" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J55" s="9"/>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="D56" s="6"/>
       <c r="E56" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J56" s="9"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>114</v>
+        <v>43</v>
       </c>
       <c r="D57" s="6"/>
       <c r="E57" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="6" t="s">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="I57" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J57" s="9"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>63</v>
+        <v>111</v>
       </c>
       <c r="D58" s="6"/>
       <c r="E58" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="G58" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J58" s="9"/>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D59" s="6"/>
       <c r="E59" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="G59" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J59" s="9"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="D60" s="6"/>
       <c r="E60" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="G60" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J60" s="9"/>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D61" s="6"/>
       <c r="E61" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="G61" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I61" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J61" s="9"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="D62" s="6"/>
       <c r="E62" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="G62" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I62" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J62" s="9"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="D63" s="6"/>
       <c r="E63" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="G63" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I63" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J63" s="9"/>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="D64" s="6"/>
       <c r="E64" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="G64" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J64" s="9"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>128</v>
+        <v>66</v>
       </c>
       <c r="D65" s="6"/>
       <c r="E65" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="G65" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J65" s="9"/>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="D66" s="6"/>
       <c r="E66" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="G66" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I66" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J66" s="9"/>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="D67" s="6"/>
       <c r="E67" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="G67" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J67" s="9"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>63</v>
+        <v>124</v>
       </c>
       <c r="D68" s="6"/>
       <c r="E68" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="G68" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J68" s="9"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>128</v>
+        <v>70</v>
       </c>
       <c r="D69" s="6"/>
       <c r="E69" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="G69" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="6" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="I69" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J69" s="9"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>135</v>
+        <v>28</v>
       </c>
       <c r="D70" s="6"/>
       <c r="E70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G70" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J70" s="9"/>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="D71" s="6"/>
       <c r="E71" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H71" s="6" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="I71" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J71" s="9"/>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="D72" s="6"/>
       <c r="E72" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="G72" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J72" s="9"/>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="D73" s="6"/>
       <c r="E73" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="G73" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J73" s="9"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D74" s="6"/>
       <c r="E74" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="G74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H74" s="6" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="I74" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J74" s="9"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="D75" s="6"/>
       <c r="E75" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="G75" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J75" s="9"/>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="D76" s="6"/>
       <c r="E76" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="G76" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H76" s="6" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="I76" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J76" s="9"/>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="D77" s="6"/>
       <c r="E77" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="G77" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J77" s="9"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="D78" s="6"/>
       <c r="E78" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="G78" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J78" s="9"/>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="D79" s="6"/>
       <c r="E79" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="G79" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J79" s="9"/>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="G80" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J80" s="9"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="D81" s="6"/>
       <c r="E81" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="G81" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J81" s="9"/>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>135</v>
+        <v>46</v>
       </c>
       <c r="D82" s="6"/>
       <c r="E82" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="G82" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J82" s="9"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="D83" s="6"/>
       <c r="E83" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F83" s="6" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="G83" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J83" s="9"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>57</v>
+        <v>142</v>
       </c>
       <c r="D84" s="6"/>
       <c r="E84" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="6" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="G84" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J84" s="9"/>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="D85" s="6"/>
       <c r="E85" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J85" s="9"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>153</v>
+        <v>28</v>
       </c>
       <c r="D86" s="6"/>
       <c r="E86" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="G86" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J86" s="9"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="D87" s="6"/>
       <c r="E87" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F87" s="6" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="G87" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J87" s="9"/>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="D88" s="6"/>
       <c r="E88" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="G88" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J88" s="9"/>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="D89" s="6"/>
       <c r="E89" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F89" s="6" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="G89" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J89" s="9"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D90" s="6"/>
       <c r="E90" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="G90" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H90" s="6" t="s">
-        <v>17</v>
+        <v>108</v>
       </c>
       <c r="I90" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J90" s="9"/>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>153</v>
+        <v>79</v>
       </c>
       <c r="D91" s="6"/>
       <c r="E91" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="6" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="G91" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J91" s="9"/>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>97</v>
+        <v>66</v>
       </c>
       <c r="D92" s="6"/>
       <c r="E92" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="6" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="G92" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="6" t="s">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="I92" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J92" s="9"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D93" s="6"/>
       <c r="E93" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="G93" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J93" s="9"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="D94" s="6"/>
       <c r="E94" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="G94" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J94" s="9"/>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D95" s="6"/>
       <c r="E95" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="G95" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J95" s="9"/>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="D96" s="6"/>
       <c r="E96" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J96" s="9"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D97" s="6"/>
       <c r="E97" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J97" s="9"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="D98" s="6"/>
       <c r="E98" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J98" s="9"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="D99" s="6"/>
       <c r="E99" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="G99" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J99" s="9"/>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>81</v>
+        <v>117</v>
       </c>
       <c r="D100" s="6"/>
       <c r="E100" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="G100" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J100" s="9"/>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="3" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D101" s="6"/>
+        <v>160</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>161</v>
+      </c>
       <c r="E101" s="6" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="G101" s="6" t="s">
-        <v>16</v>
+        <v>163</v>
       </c>
       <c r="H101" s="6" t="s">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="I101" s="6" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="J101" s="9"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="3" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="D102" s="6"/>
+        <v>166</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>161</v>
+      </c>
       <c r="E102" s="6" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F102" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="G102" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="H102" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="I102" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="G102" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J102" s="9"/>
     </row>
     <row r="103" spans="1:10">
-      <c r="A103" s="3" t="s">
+      <c r="A103" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B103" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="6" t="s">
+      <c r="B103" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" s="7" t="s">
         <v>171</v>
       </c>
-      <c r="D103" s="6" t="s">
+      <c r="D103" s="7" t="s">
         <v>172</v>
       </c>
-      <c r="E103" s="6" t="s">
+      <c r="E103" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="F103" s="6" t="s">
+      <c r="F103" s="7" t="s">
         <v>173</v>
       </c>
-      <c r="G103" s="6" t="s">
+      <c r="G103" s="7" t="s">
         <v>174</v>
       </c>
-      <c r="H103" s="6" t="s">
+      <c r="H103" s="7" t="s">
         <v>175</v>
       </c>
-      <c r="I103" s="6" t="s">
-[...32 lines deleted...]
-      <c r="J104" s="10"/>
+      <c r="I103" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="J103" s="10"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:D104"/>
+  <autoFilter ref="A4:D103"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>