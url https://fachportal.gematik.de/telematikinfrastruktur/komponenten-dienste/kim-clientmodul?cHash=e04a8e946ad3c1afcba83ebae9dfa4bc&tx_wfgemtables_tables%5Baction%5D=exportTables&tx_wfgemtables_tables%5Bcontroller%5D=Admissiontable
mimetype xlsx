--- v0 (2026-05-21)
+++ v1 (2026-07-21)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$163</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$167</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t>Zulassungsübersicht Produkte, Produkttypen und Anbieter</t>
   </si>
   <si>
     <t>Produkttyp/ Anbietertyp</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Zulassung seit</t>
   </si>
   <si>
     <t>Zulassung bis</t>
   </si>
   <si>
     <t>Verfahrens-&lt;br/&gt;bezeichnung</t>
   </si>
   <si>
     <t>Herstellername / Institution</t>
   </si>
   <si>
     <t>Produktname</t>
   </si>
   <si>
@@ -657,234 +657,258 @@
   <si>
     <t>ADG Apotheken-Dienstleistungsgesellschaft mbH</t>
   </si>
   <si>
     <t>04.11.2025</t>
   </si>
   <si>
     <t>13.09.2024</t>
   </si>
   <si>
     <t>DATEXT Beratungsgesellschaft für Daten- und Textverarbeitung mbH</t>
   </si>
   <si>
     <t>11.01.2024</t>
   </si>
   <si>
     <t>HBSN GmbH</t>
   </si>
   <si>
     <t>14.06.2024</t>
   </si>
   <si>
     <t>TeleClinic GmbH</t>
   </si>
   <si>
+    <t>26.01.2026</t>
+  </si>
+  <si>
+    <t>CGI Deutschland B.V. &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>daten-strom.Medical-IT-Services GmbH</t>
+  </si>
+  <si>
+    <t>17.06.2025</t>
+  </si>
+  <si>
+    <t>27.01.2025</t>
+  </si>
+  <si>
+    <t>PHARMAGEST Germany GmbH</t>
+  </si>
+  <si>
+    <t>19.10.2023</t>
+  </si>
+  <si>
+    <t>equensWorldline SE Germany</t>
+  </si>
+  <si>
+    <t>KIM-iClientmodul</t>
+  </si>
+  <si>
+    <t>30.10.2023</t>
+  </si>
+  <si>
+    <t>yoshteq KIM Clientmodul</t>
+  </si>
+  <si>
+    <t>1.5.2</t>
+  </si>
+  <si>
+    <t>1.0.0</t>
+  </si>
+  <si>
+    <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>system-helden managed services GmbH</t>
+  </si>
+  <si>
+    <t>23.02.2024</t>
+  </si>
+  <si>
+    <t>curenect GmbH</t>
+  </si>
+  <si>
+    <t>09.02.2024</t>
+  </si>
+  <si>
+    <t>RED Medical Systems GmbH</t>
+  </si>
+  <si>
+    <t>21.08.2025</t>
+  </si>
+  <si>
+    <t>Doctolib GmbH</t>
+  </si>
+  <si>
+    <t>12.09.2024</t>
+  </si>
+  <si>
+    <t>DentalByte GmbH</t>
+  </si>
+  <si>
+    <t>04.08.2025</t>
+  </si>
+  <si>
+    <t>DokuCoach GmbH</t>
+  </si>
+  <si>
+    <t>dr. med. it</t>
+  </si>
+  <si>
+    <t>13.02.2026</t>
+  </si>
+  <si>
+    <t>ESCOdent GmbH</t>
+  </si>
+  <si>
+    <t>12.02.2026</t>
+  </si>
+  <si>
+    <t>Maximal Dental Gmbh</t>
+  </si>
+  <si>
+    <t>24.11.2025</t>
+  </si>
+  <si>
+    <t>Meins-IT GmbH</t>
+  </si>
+  <si>
+    <t>Redline Data GmbH</t>
+  </si>
+  <si>
+    <t>08.11.2024</t>
+  </si>
+  <si>
+    <t>VisionCare GmbH</t>
+  </si>
+  <si>
+    <t>01.08.2024</t>
+  </si>
+  <si>
+    <t>16.03.2026</t>
+  </si>
+  <si>
+    <t>BITMARCK GmbH</t>
+  </si>
+  <si>
+    <t>31.03.2026</t>
+  </si>
+  <si>
+    <t>02.04.2026</t>
+  </si>
+  <si>
+    <t>20.12.2022</t>
+  </si>
+  <si>
+    <t>22.09.2025</t>
+  </si>
+  <si>
+    <t>evia health GmbH</t>
+  </si>
+  <si>
+    <t>27.12.2023</t>
+  </si>
+  <si>
+    <t>GEDISA - Gesellschaft für digitale Services der Apotheken mbH</t>
+  </si>
+  <si>
+    <t>13.03.2026</t>
+  </si>
+  <si>
+    <t>PraxisCheckpoint UG</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>Lambda IT Systems GmbH</t>
+  </si>
+  <si>
+    <t>17.07.2023</t>
+  </si>
+  <si>
+    <t>03.01.2024</t>
+  </si>
+  <si>
+    <t>23.10.2023</t>
+  </si>
+  <si>
+    <t>DDE Dialog Digital Engineering GmbH Hard- und Software - PCS365</t>
+  </si>
+  <si>
+    <t>IS4IT KRITIS GmbH</t>
+  </si>
+  <si>
+    <t>15.10.2024</t>
+  </si>
+  <si>
+    <t>SHS GmbH</t>
+  </si>
+  <si>
+    <t>05.05.2026</t>
+  </si>
+  <si>
+    <t>mzd services GmbH</t>
+  </si>
+  <si>
+    <t>05.05.2023</t>
+  </si>
+  <si>
+    <t>DATA-AL GmbH</t>
+  </si>
+  <si>
+    <t>21.09.2023</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>infinity managed services GmbH</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>mv it GmbH</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>DDE Dialog Digital Engineering GmbH Hard- und Software</t>
+  </si>
+  <si>
     <t>30.06.2026</t>
   </si>
   <si>
-    <t>26.01.2026</t>
-[...179 lines deleted...]
-    <t>21.09.2023</t>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>SVA System Vertrieb Alexander GmbH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -1039,51 +1063,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f806879a65d466612ba2131db1c38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5490bba712454b732ddf198eba282f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1371,51 +1395,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J163"/>
+  <dimension ref="A1:J167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" activePane="bottomLeft" state="frozen" topLeftCell="A5"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.14" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.137" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.709" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="47.846" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="64.841" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="80">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4158,2144 +4182,2264 @@
       <c r="E93" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F93" s="6" t="s">
         <v>212</v>
       </c>
       <c r="G93" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J93" s="9"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>29</v>
+        <v>98</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="G94" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J94" s="9"/>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>98</v>
+        <v>213</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>109</v>
+        <v>214</v>
       </c>
       <c r="G95" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J95" s="9"/>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>215</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J96" s="9"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E97" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>216</v>
+        <v>179</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J97" s="9"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>217</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>179</v>
+        <v>218</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J98" s="9"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G99" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J99" s="9"/>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="3" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E100" s="6" t="s">
-        <v>15</v>
+        <v>221</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>221</v>
+        <v>202</v>
       </c>
       <c r="G100" s="6" t="s">
-        <v>17</v>
+        <v>223</v>
       </c>
       <c r="H100" s="6" t="s">
-        <v>17</v>
+        <v>224</v>
       </c>
       <c r="I100" s="6" t="s">
-        <v>60</v>
+        <v>225</v>
       </c>
       <c r="J100" s="9"/>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="3" t="s">
-        <v>222</v>
+        <v>11</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>223</v>
+        <v>25</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E101" s="6" t="s">
-        <v>222</v>
+        <v>15</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="G101" s="6" t="s">
-        <v>224</v>
+        <v>17</v>
       </c>
       <c r="H101" s="6" t="s">
-        <v>225</v>
+        <v>17</v>
       </c>
       <c r="I101" s="6" t="s">
-        <v>226</v>
+        <v>60</v>
       </c>
       <c r="J101" s="9"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>26</v>
+        <v>227</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J102" s="9"/>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>227</v>
+        <v>116</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E103" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F103" s="6" t="s">
-        <v>228</v>
+        <v>173</v>
       </c>
       <c r="G103" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J103" s="9"/>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>116</v>
+        <v>45</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>173</v>
+        <v>46</v>
       </c>
       <c r="G104" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J104" s="9"/>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G105" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J105" s="9"/>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G106" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J106" s="9"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="G107" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J107" s="9"/>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="G108" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J108" s="9"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G109" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J109" s="9"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G110" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J110" s="9"/>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>39</v>
+        <v>228</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F111" s="6" t="s">
-        <v>40</v>
+        <v>229</v>
       </c>
       <c r="G111" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J111" s="9"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>229</v>
+        <v>45</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>230</v>
+        <v>90</v>
       </c>
       <c r="G112" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I112" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J112" s="9"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F113" s="6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G113" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I113" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J113" s="9"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="6" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="G114" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I114" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J114" s="9"/>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="6" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="G115" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J115" s="9"/>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="G116" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I116" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J116" s="9"/>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G117" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I117" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J117" s="9"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="6" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="G118" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I118" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J118" s="9"/>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>128</v>
+        <v>230</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="6" t="s">
-        <v>129</v>
+        <v>231</v>
       </c>
       <c r="G119" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J119" s="9"/>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>231</v>
+        <v>131</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F120" s="6" t="s">
-        <v>232</v>
+        <v>132</v>
       </c>
       <c r="G120" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I120" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J120" s="9"/>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>131</v>
+        <v>232</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E121" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F121" s="6" t="s">
-        <v>132</v>
+        <v>233</v>
       </c>
       <c r="G121" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I121" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J121" s="9"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F122" s="6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G122" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I122" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J122" s="9"/>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E123" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F123" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G123" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I123" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J123" s="9"/>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>237</v>
+        <v>80</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E124" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="6" t="s">
         <v>238</v>
       </c>
       <c r="G124" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I124" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J124" s="9"/>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F125" s="6" t="s">
-        <v>239</v>
+        <v>85</v>
       </c>
       <c r="G125" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I125" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J125" s="9"/>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>84</v>
+        <v>239</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F126" s="6" t="s">
-        <v>85</v>
+        <v>240</v>
       </c>
       <c r="G126" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J126" s="9"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F127" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G127" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J127" s="9"/>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G128" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J128" s="9"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>244</v>
+        <v>217</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E129" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F129" s="6" t="s">
         <v>245</v>
       </c>
       <c r="G129" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J129" s="9"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F130" s="6" t="s">
-        <v>246</v>
+        <v>148</v>
       </c>
       <c r="G130" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I130" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J130" s="9"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>231</v>
+        <v>119</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E131" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F131" s="6" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="G131" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I131" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J131" s="9"/>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>119</v>
+        <v>246</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F132" s="6" t="s">
-        <v>143</v>
+        <v>247</v>
       </c>
       <c r="G132" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I132" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J132" s="9"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="6" t="s">
-        <v>248</v>
+        <v>150</v>
       </c>
       <c r="G133" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I133" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J133" s="9"/>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F134" s="6" t="s">
-        <v>150</v>
+        <v>114</v>
       </c>
       <c r="G134" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I134" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J134" s="9"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C135" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E135" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F135" s="6" t="s">
         <v>250</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G135" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I135" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J135" s="9"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>153</v>
+        <v>251</v>
       </c>
       <c r="E136" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F136" s="6" t="s">
-        <v>251</v>
+        <v>134</v>
       </c>
       <c r="G136" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I136" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J136" s="9"/>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F137" s="6" t="s">
         <v>134</v>
       </c>
       <c r="G137" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I137" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J137" s="9"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>136</v>
+        <v>252</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>252</v>
+        <v>153</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F138" s="6" t="s">
-        <v>134</v>
+        <v>229</v>
       </c>
       <c r="G138" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I138" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J138" s="9"/>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>253</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F139" s="6" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="G139" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I139" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J139" s="9"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>254</v>
+        <v>73</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F140" s="6" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="G140" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I140" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J140" s="9"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F141" s="6" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="G141" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I141" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J141" s="9"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>62</v>
+        <v>254</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E142" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F142" s="6" t="s">
-        <v>63</v>
+        <v>255</v>
       </c>
       <c r="G142" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I142" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J142" s="9"/>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F143" s="6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G143" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H143" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I143" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J143" s="9"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F144" s="6" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G144" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I144" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J144" s="9"/>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F145" s="6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G145" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I145" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J145" s="9"/>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F146" s="6" t="s">
-        <v>262</v>
+        <v>146</v>
       </c>
       <c r="G146" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J146" s="9"/>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E147" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F147" s="6" t="s">
-        <v>146</v>
+        <v>30</v>
       </c>
       <c r="G147" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I147" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J147" s="9"/>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F148" s="6" t="s">
-        <v>30</v>
+        <v>265</v>
       </c>
       <c r="G148" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J148" s="9"/>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C149" s="6" t="s">
-        <v>265</v>
+        <v>104</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F149" s="6" t="s">
-        <v>266</v>
+        <v>114</v>
       </c>
       <c r="G149" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I149" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J149" s="9"/>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F150" s="6" t="s">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="G150" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I150" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J150" s="9"/>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>138</v>
+        <v>87</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="6" t="s">
-        <v>139</v>
+        <v>88</v>
       </c>
       <c r="G151" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J151" s="9"/>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="6" t="s">
-        <v>88</v>
+        <v>266</v>
       </c>
       <c r="G152" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I152" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J152" s="9"/>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>104</v>
+        <v>267</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E153" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F153" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G153" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I153" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J153" s="9"/>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F154" s="6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G154" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I154" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J154" s="9"/>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F155" s="6" t="s">
-        <v>271</v>
+        <v>54</v>
       </c>
       <c r="G155" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I155" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J155" s="9"/>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C156" s="6" t="s">
-        <v>272</v>
+        <v>29</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E156" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F156" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G156" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I156" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J156" s="9"/>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E157" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F157" s="6" t="s">
-        <v>56</v>
+        <v>123</v>
       </c>
       <c r="G157" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I157" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J157" s="9"/>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E158" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F158" s="6" t="s">
-        <v>123</v>
+        <v>57</v>
       </c>
       <c r="G158" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I158" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J158" s="9"/>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E159" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F159" s="6" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="G159" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I159" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J159" s="9"/>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E160" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F160" s="6" t="s">
-        <v>273</v>
+        <v>102</v>
       </c>
       <c r="G160" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I160" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J160" s="9"/>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E161" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F161" s="6" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="G161" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I161" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J161" s="9"/>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C162" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F162" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H162" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I162" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J162" s="9"/>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E163" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="G163" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H163" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I163" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J163" s="9"/>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B164" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E164" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F164" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="G164" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H164" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I164" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J164" s="9"/>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B165" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E165" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H165" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I165" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J165" s="9"/>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B166" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C166" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="D162" s="6" t="s">
-[...47 lines deleted...]
-      <c r="J163" s="10"/>
+      <c r="D166" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="E166" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F166" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G166" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H166" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I166" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J166" s="9"/>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B167" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D167" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="E167" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F167" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="G167" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H167" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I167" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="J167" s="10"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:D163"/>
+  <autoFilter ref="A4:D167"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>