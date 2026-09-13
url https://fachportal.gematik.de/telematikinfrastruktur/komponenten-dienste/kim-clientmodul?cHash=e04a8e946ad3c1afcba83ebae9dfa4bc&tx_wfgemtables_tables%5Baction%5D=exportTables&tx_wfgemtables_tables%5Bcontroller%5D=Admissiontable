--- v1 (2026-07-21)
+++ v2 (2026-09-13)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$167</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$172</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
   <si>
     <t>Zulassungsübersicht Produkte, Produkttypen und Anbieter</t>
   </si>
   <si>
     <t>Produkttyp/ Anbietertyp</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Zulassung seit</t>
   </si>
   <si>
     <t>Zulassung bis</t>
   </si>
   <si>
     <t>Verfahrens-&lt;br/&gt;bezeichnung</t>
   </si>
   <si>
     <t>Herstellername / Institution</t>
   </si>
   <si>
     <t>Produktname</t>
   </si>
   <si>
@@ -474,441 +474,477 @@
   <si>
     <t>15.10.2020</t>
   </si>
   <si>
     <t>19.07.2023</t>
   </si>
   <si>
     <t>T-Systems International GmbH</t>
   </si>
   <si>
     <t>06.06.2024</t>
   </si>
   <si>
     <t>VisionmaxX GmbH</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>zollsoft GmbH</t>
   </si>
   <si>
     <t>Zugelassen</t>
   </si>
   <si>
+    <t>01.03.2024</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>03.04.2025</t>
+  </si>
+  <si>
+    <t>05.06.2024</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>für KIM1.5 zugelassen bis 30.06.2026</t>
+  </si>
+  <si>
+    <t>10.02.2026</t>
+  </si>
+  <si>
+    <t>HELLMUT RUCK GmbH</t>
+  </si>
+  <si>
+    <t>30.05.2024</t>
+  </si>
+  <si>
+    <t>ITCOS GmbH</t>
+  </si>
+  <si>
+    <t>05.02.2024</t>
+  </si>
+  <si>
+    <t>Research Industrial Systems Engineering (RISE) Forschungs-, Entwicklungs- und Großprojektberatung GmbH</t>
+  </si>
+  <si>
+    <t>14.01.2025</t>
+  </si>
+  <si>
+    <t>Stefan Licht - SL-Software</t>
+  </si>
+  <si>
+    <t>23.07.2024</t>
+  </si>
+  <si>
+    <t>Software Service Stadermann GmbH</t>
+  </si>
+  <si>
+    <t>22.11.2024</t>
+  </si>
+  <si>
+    <t>Buchner und Partner GmbH</t>
+  </si>
+  <si>
+    <t>30.01.2026</t>
+  </si>
+  <si>
+    <t>Eterno Health GmbH</t>
+  </si>
+  <si>
+    <t>18.07.2024</t>
+  </si>
+  <si>
+    <t>euregon AG</t>
+  </si>
+  <si>
+    <t>21.08.2024</t>
+  </si>
+  <si>
+    <t>Individuelle Daten Technik GmbH</t>
+  </si>
+  <si>
+    <t>08.12.2025</t>
+  </si>
+  <si>
+    <t>LOOMA GmbH</t>
+  </si>
+  <si>
+    <t>07.07.2025</t>
+  </si>
+  <si>
+    <t>JaBa GmbH</t>
+  </si>
+  <si>
+    <t>18.08.2025</t>
+  </si>
+  <si>
+    <t>medheads IT GmbH</t>
+  </si>
+  <si>
+    <t>18.07.2025</t>
+  </si>
+  <si>
+    <t>Medicus IT Solutions GmbH</t>
+  </si>
+  <si>
+    <t>09.08.2024</t>
+  </si>
+  <si>
+    <t>nCara GmbH</t>
+  </si>
+  <si>
+    <t>25.03.2025</t>
+  </si>
+  <si>
+    <t>NetArt GmbH</t>
+  </si>
+  <si>
+    <t>21.07.2025</t>
+  </si>
+  <si>
+    <t>netzbest GmbH</t>
+  </si>
+  <si>
+    <t>20.06.2025</t>
+  </si>
+  <si>
+    <t>Schrodt Informatik GmbH</t>
+  </si>
+  <si>
+    <t>tinana GmbH</t>
+  </si>
+  <si>
+    <t>10.07.2025</t>
+  </si>
+  <si>
+    <t>yoshteq GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>11.04.2023</t>
+  </si>
+  <si>
+    <t>12.06.2024</t>
+  </si>
+  <si>
+    <t>ADG Apotheken-Dienstleistungsgesellschaft mbH</t>
+  </si>
+  <si>
+    <t>04.11.2025</t>
+  </si>
+  <si>
+    <t>13.09.2024</t>
+  </si>
+  <si>
+    <t>DATEXT Beratungsgesellschaft für Daten- und Textverarbeitung mbH</t>
+  </si>
+  <si>
+    <t>11.01.2024</t>
+  </si>
+  <si>
+    <t>HBSN GmbH</t>
+  </si>
+  <si>
+    <t>14.06.2024</t>
+  </si>
+  <si>
+    <t>TeleClinic GmbH</t>
+  </si>
+  <si>
+    <t>26.01.2026</t>
+  </si>
+  <si>
+    <t>CGI Deutschland B.V. &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>daten-strom.Medical-IT-Services GmbH</t>
+  </si>
+  <si>
+    <t>17.06.2025</t>
+  </si>
+  <si>
+    <t>27.01.2025</t>
+  </si>
+  <si>
+    <t>PHARMAGEST Germany GmbH</t>
+  </si>
+  <si>
+    <t>19.10.2023</t>
+  </si>
+  <si>
+    <t>equensWorldline SE Germany</t>
+  </si>
+  <si>
+    <t>KIM-iClientmodul</t>
+  </si>
+  <si>
+    <t>30.10.2023</t>
+  </si>
+  <si>
+    <t>yoshteq KIM Clientmodul</t>
+  </si>
+  <si>
+    <t>1.5.2</t>
+  </si>
+  <si>
+    <t>1.0.0</t>
+  </si>
+  <si>
+    <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>system-helden managed services GmbH</t>
+  </si>
+  <si>
+    <t>CareCloud GmbH</t>
+  </si>
+  <si>
+    <t>23.02.2024</t>
+  </si>
+  <si>
+    <t>curenect GmbH</t>
+  </si>
+  <si>
+    <t>09.02.2024</t>
+  </si>
+  <si>
+    <t>RED Medical Systems GmbH</t>
+  </si>
+  <si>
+    <t>21.08.2025</t>
+  </si>
+  <si>
+    <t>Doctolib GmbH</t>
+  </si>
+  <si>
+    <t>12.09.2024</t>
+  </si>
+  <si>
+    <t>DentalByte GmbH</t>
+  </si>
+  <si>
+    <t>04.08.2025</t>
+  </si>
+  <si>
+    <t>DokuCoach GmbH</t>
+  </si>
+  <si>
+    <t>dr. med. it</t>
+  </si>
+  <si>
+    <t>13.02.2026</t>
+  </si>
+  <si>
+    <t>ESCOdent GmbH</t>
+  </si>
+  <si>
+    <t>12.02.2026</t>
+  </si>
+  <si>
+    <t>Maximal Dental Gmbh</t>
+  </si>
+  <si>
+    <t>24.11.2025</t>
+  </si>
+  <si>
+    <t>Meins-IT GmbH</t>
+  </si>
+  <si>
+    <t>Redline Data GmbH</t>
+  </si>
+  <si>
+    <t>08.11.2024</t>
+  </si>
+  <si>
+    <t>VisionCare GmbH</t>
+  </si>
+  <si>
+    <t>01.08.2024</t>
+  </si>
+  <si>
+    <t>16.03.2026</t>
+  </si>
+  <si>
+    <t>BITMARCK GmbH</t>
+  </si>
+  <si>
+    <t>31.03.2026</t>
+  </si>
+  <si>
+    <t>02.04.2026</t>
+  </si>
+  <si>
+    <t>20.12.2022</t>
+  </si>
+  <si>
+    <t>22.09.2025</t>
+  </si>
+  <si>
+    <t>evia health GmbH</t>
+  </si>
+  <si>
+    <t>27.12.2023</t>
+  </si>
+  <si>
+    <t>GEDISA - Gesellschaft für digitale Services der Apotheken mbH</t>
+  </si>
+  <si>
+    <t>13.03.2026</t>
+  </si>
+  <si>
+    <t>PraxisCheckpoint UG</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>Lambda IT Systems GmbH</t>
+  </si>
+  <si>
+    <t>17.07.2023</t>
+  </si>
+  <si>
+    <t>03.01.2024</t>
+  </si>
+  <si>
+    <t>23.10.2023</t>
+  </si>
+  <si>
+    <t>DDE Dialog Digital Engineering GmbH Hard- und Software - PCS365</t>
+  </si>
+  <si>
+    <t>IS4IT KRITIS GmbH</t>
+  </si>
+  <si>
+    <t>15.10.2024</t>
+  </si>
+  <si>
+    <t>SHS GmbH</t>
+  </si>
+  <si>
+    <t>05.05.2026</t>
+  </si>
+  <si>
+    <t>mzd services GmbH</t>
+  </si>
+  <si>
+    <t>05.05.2023</t>
+  </si>
+  <si>
+    <t>DATA-AL GmbH</t>
+  </si>
+  <si>
+    <t>21.09.2023</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>infinity managed services GmbH</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>mv it GmbH</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>DDE Dialog Digital Engineering GmbH Hard- und Software</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>SVA System Vertrieb Alexander GmbH</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>HeideCloud GmbH</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>IT Service Grabbe</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>Herkströter CPR</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>01.09.2029</t>
+  </si>
+  <si>
+    <t>1.6.8</t>
+  </si>
+  <si>
     <t>05.03.2024</t>
   </si>
   <si>
-    <t>30.09.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>DAMPSOFT GmbH</t>
   </si>
   <si>
-    <t>01.03.2024</t>
-[...49 lines deleted...]
-  <si>
     <t>24.01.2025</t>
   </si>
   <si>
-    <t>CareCloud GmbH</t>
-[...19 lines deleted...]
-  <si>
     <t>02.10.2025</t>
   </si>
   <si>
     <t>INDAMED EDV-Entwicklung und -Vertrieb GmbH</t>
   </si>
   <si>
-    <t>08.12.2025</t>
-[...46 lines deleted...]
-  <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>Sinfonie GmbH &amp; Co. KG</t>
   </si>
   <si>
-    <t>tinana GmbH</t>
-[...245 lines deleted...]
-    <t>SVA System Vertrieb Alexander GmbH</t>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>10.09.2029</t>
+  </si>
+  <si>
+    <t>zugelassen zur KIB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -1063,51 +1099,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5490bba712454b732ddf198eba282f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becd085419c6398f624da83bbf379a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1395,51 +1431,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J167"/>
+  <dimension ref="A1:J172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" activePane="bottomLeft" state="frozen" topLeftCell="A5"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.14" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.137" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.709" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="47.846" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="64.841" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="80">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3049,773 +3085,773 @@
       <c r="H55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J55" s="9"/>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>154</v>
+        <v>132</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J56" s="9"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I57" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J57" s="9"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="C58" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="D58" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="D58" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="G58" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="J58" s="9"/>
+      <c r="J58" s="9" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="G59" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="J59" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J59" s="9"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>161</v>
       </c>
       <c r="G60" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J60" s="9"/>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>163</v>
+        <v>120</v>
       </c>
       <c r="G61" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I61" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J61" s="9"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>120</v>
+        <v>163</v>
       </c>
       <c r="G62" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I62" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J62" s="9"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>125</v>
+        <v>164</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>126</v>
+        <v>165</v>
       </c>
       <c r="G63" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I63" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J63" s="9"/>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G64" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J64" s="9"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
       <c r="G65" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J65" s="9"/>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>169</v>
       </c>
       <c r="G66" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I66" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J66" s="9"/>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="G67" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J67" s="9"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G68" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J68" s="9"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G69" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I69" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J69" s="9"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="G70" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J70" s="9"/>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J71" s="9"/>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G72" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J72" s="9"/>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G73" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J73" s="9"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="G74" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J74" s="9"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G75" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J75" s="9"/>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G76" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J76" s="9"/>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="G77" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J77" s="9"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G78" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J78" s="9"/>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G79" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J79" s="9"/>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>195</v>
+        <v>71</v>
       </c>
       <c r="G80" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J80" s="9"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>196</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>153</v>
       </c>
@@ -3831,1191 +3867,1191 @@
       <c r="H81" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J81" s="9"/>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>199</v>
+        <v>63</v>
       </c>
       <c r="G82" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J82" s="9"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>184</v>
+        <v>65</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F83" s="6" t="s">
-        <v>200</v>
+        <v>66</v>
       </c>
       <c r="G83" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J83" s="9"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="6" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="G84" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J84" s="9"/>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>203</v>
+        <v>76</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J85" s="9"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="G86" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J86" s="9"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>206</v>
+        <v>98</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="6" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="G87" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J87" s="9"/>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="G88" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J88" s="9"/>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>207</v>
+        <v>98</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F89" s="6" t="s">
-        <v>208</v>
+        <v>109</v>
       </c>
       <c r="G89" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J89" s="9"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>76</v>
+        <v>205</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>77</v>
+        <v>206</v>
       </c>
       <c r="G90" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J90" s="9"/>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F91" s="6" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="G91" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J91" s="9"/>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>98</v>
+        <v>208</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="6" t="s">
-        <v>99</v>
+        <v>175</v>
       </c>
       <c r="G92" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J92" s="9"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="G93" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J93" s="9"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>98</v>
+        <v>211</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>109</v>
+        <v>212</v>
       </c>
       <c r="G94" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J94" s="9"/>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="3" t="s">
-        <v>11</v>
+        <v>213</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C95" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E95" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="D95" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F95" s="6" t="s">
-        <v>214</v>
+        <v>194</v>
       </c>
       <c r="G95" s="6" t="s">
-        <v>17</v>
+        <v>215</v>
       </c>
       <c r="H95" s="6" t="s">
-        <v>17</v>
+        <v>216</v>
       </c>
       <c r="I95" s="6" t="s">
-        <v>60</v>
+        <v>217</v>
       </c>
       <c r="J95" s="9"/>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>206</v>
+        <v>25</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>215</v>
+        <v>26</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J96" s="9"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E97" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>179</v>
+        <v>219</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J97" s="9"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>217</v>
+        <v>116</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J98" s="9"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>219</v>
+        <v>45</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>220</v>
+        <v>46</v>
       </c>
       <c r="G99" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J99" s="9"/>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="3" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>222</v>
+        <v>48</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E100" s="6" t="s">
-        <v>221</v>
+        <v>15</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>202</v>
+        <v>49</v>
       </c>
       <c r="G100" s="6" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="H100" s="6" t="s">
-        <v>224</v>
+        <v>17</v>
       </c>
       <c r="I100" s="6" t="s">
-        <v>225</v>
+        <v>60</v>
       </c>
       <c r="J100" s="9"/>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E101" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="G101" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I101" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J101" s="9"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>226</v>
+        <v>45</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>227</v>
+        <v>59</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J102" s="9"/>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>116</v>
+        <v>32</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E103" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F103" s="6" t="s">
-        <v>173</v>
+        <v>33</v>
       </c>
       <c r="G103" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J103" s="9"/>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="G104" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J104" s="9"/>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="6" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G105" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J105" s="9"/>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>51</v>
+        <v>222</v>
       </c>
       <c r="G106" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J106" s="9"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="G107" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J107" s="9"/>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="G108" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J108" s="9"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>35</v>
+        <v>95</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="6" t="s">
-        <v>36</v>
+        <v>96</v>
       </c>
       <c r="G109" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J109" s="9"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>40</v>
+        <v>112</v>
       </c>
       <c r="G110" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J110" s="9"/>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>228</v>
+        <v>116</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F111" s="6" t="s">
-        <v>229</v>
+        <v>117</v>
       </c>
       <c r="G111" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J111" s="9"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>45</v>
+        <v>119</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="G112" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I112" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J112" s="9"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>92</v>
+        <v>128</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F113" s="6" t="s">
-        <v>93</v>
+        <v>129</v>
       </c>
       <c r="G113" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I113" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J113" s="9"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>95</v>
+        <v>223</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="6" t="s">
-        <v>96</v>
+        <v>224</v>
       </c>
       <c r="G114" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I114" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J114" s="9"/>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="6" t="s">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="G115" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J115" s="9"/>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>116</v>
+        <v>225</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>117</v>
+        <v>226</v>
       </c>
       <c r="G116" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I116" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J116" s="9"/>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>119</v>
+        <v>227</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="6" t="s">
-        <v>120</v>
+        <v>228</v>
       </c>
       <c r="G117" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I117" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J117" s="9"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>128</v>
+        <v>229</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="6" t="s">
-        <v>129</v>
+        <v>230</v>
       </c>
       <c r="G118" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I118" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J118" s="9"/>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>230</v>
+        <v>80</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G119" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J119" s="9"/>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>131</v>
+        <v>84</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F120" s="6" t="s">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="G120" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I120" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J120" s="9"/>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>232</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>153</v>
       </c>
@@ -5082,1364 +5118,1516 @@
       <c r="E123" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F123" s="6" t="s">
         <v>237</v>
       </c>
       <c r="G123" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I123" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J123" s="9"/>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>80</v>
+        <v>209</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E124" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="6" t="s">
         <v>238</v>
       </c>
       <c r="G124" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I124" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J124" s="9"/>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>84</v>
+        <v>223</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F125" s="6" t="s">
-        <v>85</v>
+        <v>148</v>
       </c>
       <c r="G125" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I125" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J125" s="9"/>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>239</v>
+        <v>119</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F126" s="6" t="s">
-        <v>240</v>
+        <v>143</v>
       </c>
       <c r="G126" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J126" s="9"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F127" s="6" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G127" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J127" s="9"/>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>244</v>
+        <v>150</v>
       </c>
       <c r="G128" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J128" s="9"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>217</v>
+        <v>242</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E129" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F129" s="6" t="s">
-        <v>245</v>
+        <v>114</v>
       </c>
       <c r="G129" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J129" s="9"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>230</v>
+        <v>155</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F130" s="6" t="s">
-        <v>148</v>
+        <v>243</v>
       </c>
       <c r="G130" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I130" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J130" s="9"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>153</v>
+        <v>244</v>
       </c>
       <c r="E131" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F131" s="6" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="G131" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I131" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J131" s="9"/>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>246</v>
+        <v>136</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>153</v>
+        <v>244</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F132" s="6" t="s">
-        <v>247</v>
+        <v>134</v>
       </c>
       <c r="G132" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I132" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J132" s="9"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="6" t="s">
-        <v>150</v>
+        <v>222</v>
       </c>
       <c r="G133" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I133" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J133" s="9"/>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F134" s="6" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="G134" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I134" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J134" s="9"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>157</v>
+        <v>73</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E135" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F135" s="6" t="s">
-        <v>250</v>
+        <v>74</v>
       </c>
       <c r="G135" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I135" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J135" s="9"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>251</v>
+        <v>153</v>
       </c>
       <c r="E136" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F136" s="6" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="G136" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I136" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J136" s="9"/>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>136</v>
+        <v>247</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>251</v>
+        <v>153</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F137" s="6" t="s">
-        <v>134</v>
+        <v>248</v>
       </c>
       <c r="G137" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I137" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J137" s="9"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F138" s="6" t="s">
-        <v>229</v>
+        <v>250</v>
       </c>
       <c r="G138" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I138" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J138" s="9"/>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F139" s="6" t="s">
-        <v>16</v>
+        <v>252</v>
       </c>
       <c r="G139" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I139" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J139" s="9"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>73</v>
+        <v>253</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F140" s="6" t="s">
-        <v>74</v>
+        <v>254</v>
       </c>
       <c r="G140" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I140" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J140" s="9"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>62</v>
+        <v>255</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F141" s="6" t="s">
-        <v>63</v>
+        <v>146</v>
       </c>
       <c r="G141" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I141" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J141" s="9"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E142" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F142" s="6" t="s">
-        <v>255</v>
+        <v>30</v>
       </c>
       <c r="G142" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I142" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J142" s="9"/>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F143" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G143" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H143" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I143" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J143" s="9"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>258</v>
+        <v>104</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F144" s="6" t="s">
-        <v>259</v>
+        <v>114</v>
       </c>
       <c r="G144" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I144" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J144" s="9"/>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>260</v>
+        <v>138</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F145" s="6" t="s">
-        <v>261</v>
+        <v>139</v>
       </c>
       <c r="G145" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I145" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J145" s="9"/>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>262</v>
+        <v>87</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F146" s="6" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G146" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J146" s="9"/>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C147" s="6" t="s">
-        <v>263</v>
+        <v>104</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E147" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F147" s="6" t="s">
-        <v>30</v>
+        <v>259</v>
       </c>
       <c r="G147" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I147" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J147" s="9"/>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F148" s="6" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="G148" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J148" s="9"/>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C149" s="6" t="s">
-        <v>104</v>
+        <v>262</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F149" s="6" t="s">
-        <v>114</v>
+        <v>263</v>
       </c>
       <c r="G149" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I149" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J149" s="9"/>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>138</v>
+        <v>264</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F150" s="6" t="s">
-        <v>139</v>
+        <v>54</v>
       </c>
       <c r="G150" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I150" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J150" s="9"/>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="6" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="G151" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J151" s="9"/>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="6" t="s">
-        <v>266</v>
+        <v>123</v>
       </c>
       <c r="G152" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I152" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J152" s="9"/>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>267</v>
+        <v>29</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E153" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F153" s="6" t="s">
-        <v>268</v>
+        <v>57</v>
       </c>
       <c r="G153" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I153" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J153" s="9"/>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>269</v>
+        <v>29</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F154" s="6" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="G154" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I154" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J154" s="9"/>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>271</v>
+        <v>29</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F155" s="6" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="G155" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I155" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J155" s="9"/>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E156" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F156" s="6" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="G156" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I156" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J156" s="9"/>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C157" s="6" t="s">
-        <v>29</v>
+        <v>266</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E157" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F157" s="6" t="s">
-        <v>123</v>
+        <v>194</v>
       </c>
       <c r="G157" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I157" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J157" s="9"/>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C158" s="6" t="s">
-        <v>29</v>
+        <v>267</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E158" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F158" s="6" t="s">
-        <v>57</v>
+        <v>268</v>
       </c>
       <c r="G158" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I158" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J158" s="9"/>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C159" s="6" t="s">
-        <v>29</v>
+        <v>269</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E159" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F159" s="6" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="G159" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I159" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J159" s="9"/>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>29</v>
+        <v>271</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E160" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F160" s="6" t="s">
-        <v>102</v>
+        <v>272</v>
       </c>
       <c r="G160" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I160" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J160" s="9"/>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>153</v>
+        <v>273</v>
       </c>
       <c r="E161" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F161" s="6" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="G161" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I161" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J161" s="9"/>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C162" s="6" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E162" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F162" s="6" t="s">
-        <v>202</v>
+        <v>275</v>
       </c>
       <c r="G162" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I162" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J162" s="9"/>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E163" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F163" s="6" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="G163" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I163" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J163" s="9"/>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C164" s="6" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E164" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F164" s="6" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G164" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I164" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J164" s="9"/>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C165" s="6" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E165" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F165" s="6" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="G165" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I165" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J165" s="9"/>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
       <c r="C166" s="6" t="s">
-        <v>29</v>
+        <v>282</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E166" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F166" s="6" t="s">
-        <v>30</v>
+        <v>163</v>
       </c>
       <c r="G166" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I166" s="6" t="s">
-        <v>60</v>
+        <v>284</v>
       </c>
       <c r="J166" s="9"/>
     </row>
     <row r="167" spans="1:10">
-      <c r="A167" s="4" t="s">
-[...26 lines deleted...]
-      <c r="J167" s="10"/>
+      <c r="A167" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B167" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="E167" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F167" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="G167" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H167" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I167" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="J167" s="9"/>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B168" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="E168" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F168" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="G168" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H168" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I168" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="J168" s="9"/>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B169" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="E169" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F169" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="G169" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H169" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I169" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="J169" s="9"/>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B170" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="E170" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F170" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="G170" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H170" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I170" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="J170" s="9"/>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B171" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="E171" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F171" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="G171" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H171" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I171" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="J171" s="9"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B172" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D172" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E172" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F172" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="G172" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H172" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I172" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="J172" s="10" t="s">
+        <v>294</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:D167"/>
+  <autoFilter ref="A4:D172"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>