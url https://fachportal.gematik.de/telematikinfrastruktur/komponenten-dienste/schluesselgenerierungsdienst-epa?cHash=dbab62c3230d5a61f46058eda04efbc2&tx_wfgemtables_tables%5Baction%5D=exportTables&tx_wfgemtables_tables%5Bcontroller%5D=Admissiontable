--- v0 (2026-05-21)
+++ v1 (2026-07-21)
@@ -16,128 +16,125 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$6</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Zulassungsübersicht Produkte, Produkttypen und Anbieter</t>
   </si>
   <si>
     <t>Produkttyp/ Anbietertyp</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Zulassung seit</t>
   </si>
   <si>
     <t>Zulassung bis</t>
   </si>
   <si>
     <t>Verfahrens-&lt;br/&gt;bezeichnung</t>
   </si>
   <si>
     <t>Herstellername / Institution</t>
   </si>
   <si>
     <t>Produktname</t>
   </si>
   <si>
     <t>Produktversion</t>
   </si>
   <si>
     <t>Produkt-/&lt;br&gt;Anbietertypversion</t>
   </si>
   <si>
     <t>Zusatzinformation</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
-    <t>Zugelassen</t>
+    <t>Beendet</t>
+  </si>
+  <si>
+    <t>19.09.2023</t>
+  </si>
+  <si>
+    <t>22.01.2026</t>
+  </si>
+  <si>
+    <t>Schlüsselgenerierungsdienst ePA</t>
+  </si>
+  <si>
+    <t>D-Trust GmbH</t>
+  </si>
+  <si>
+    <t>SGD TI-Plattform</t>
+  </si>
+  <si>
+    <t>1.2.0</t>
+  </si>
+  <si>
+    <t>1.2.0-0</t>
   </si>
   <si>
     <t>15.06.2023</t>
   </si>
   <si>
     <t>14.06.2026</t>
   </si>
   <si>
     <t>Schlüsselgenerierungsdienst</t>
   </si>
   <si>
     <t>IBM Deutschland GmbH</t>
   </si>
   <si>
     <t>Elektronische Patientenakte (SGD)</t>
-  </si>
-[...22 lines deleted...]
-    <t>1.2.0-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -292,51 +289,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f806879a65d466612ba2131db1c38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5490bba712454b732ddf198eba282f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -741,81 +738,81 @@
       <c r="A5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J5" s="9"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="J6" s="10"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:D6"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>