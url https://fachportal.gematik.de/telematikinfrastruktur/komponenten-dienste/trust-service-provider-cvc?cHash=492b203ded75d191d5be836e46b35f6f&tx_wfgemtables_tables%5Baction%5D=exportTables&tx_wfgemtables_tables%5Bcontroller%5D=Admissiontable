--- v0 (2026-05-21)
+++ v1 (2026-07-07)
@@ -16,296 +16,299 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$28</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Zulassungsübersicht Produkte, Produkttypen und Anbieter</t>
   </si>
   <si>
     <t>Produkttyp/ Anbietertyp</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Zulassung seit</t>
   </si>
   <si>
     <t>Zulassung bis</t>
   </si>
   <si>
     <t>Verfahrens-&lt;br/&gt;bezeichnung</t>
   </si>
   <si>
     <t>Herstellername / Institution</t>
   </si>
   <si>
     <t>Produktname</t>
   </si>
   <si>
     <t>Produktversion</t>
   </si>
   <si>
     <t>Produkt-/&lt;br&gt;Anbietertypversion</t>
   </si>
   <si>
     <t>Zusatzinformation</t>
   </si>
   <si>
     <t>TSPCVC</t>
   </si>
   <si>
+    <t>Beendet</t>
+  </si>
+  <si>
+    <t>03.07.2023</t>
+  </si>
+  <si>
+    <t>30.09.2025</t>
+  </si>
+  <si>
+    <t>Trust Service Provider - CVC</t>
+  </si>
+  <si>
+    <t>D-Trust GmbH</t>
+  </si>
+  <si>
+    <t>TSP CVC - SMC-B - P</t>
+  </si>
+  <si>
+    <t>2.2.0</t>
+  </si>
+  <si>
+    <t>1.6.2-0</t>
+  </si>
+  <si>
     <t>Zugelassen</t>
   </si>
   <si>
+    <t>23.09.2025</t>
+  </si>
+  <si>
+    <t>30.09.2028</t>
+  </si>
+  <si>
+    <t>Trust Service Provider CVC</t>
+  </si>
+  <si>
+    <t>TSP CVC - HBA - P</t>
+  </si>
+  <si>
+    <t>3.0.0</t>
+  </si>
+  <si>
+    <t>1.7.2</t>
+  </si>
+  <si>
+    <t>24.09.2025</t>
+  </si>
+  <si>
+    <t>28.08.2025</t>
+  </si>
+  <si>
+    <t>27.08.2028</t>
+  </si>
+  <si>
+    <t>medisign GmbH</t>
+  </si>
+  <si>
+    <t>MandantP4118 CVCA fuer SMCB</t>
+  </si>
+  <si>
+    <t>TSP-CVC SMC-B</t>
+  </si>
+  <si>
+    <t>MandantP4117 CVCA fuer HBA</t>
+  </si>
+  <si>
+    <t>TSP-CVC HBA</t>
+  </si>
+  <si>
+    <t>05.02.2015</t>
+  </si>
+  <si>
+    <t>Eviden Germany GmbH</t>
+  </si>
+  <si>
+    <t>Atos TSP-CVC für eGK</t>
+  </si>
+  <si>
+    <t>1.3.0</t>
+  </si>
+  <si>
+    <t>1.2.0</t>
+  </si>
+  <si>
+    <t>CVC eGK</t>
+  </si>
+  <si>
+    <t>21.10.2022</t>
+  </si>
+  <si>
+    <t>1.4.2</t>
+  </si>
+  <si>
+    <t>1.6.2</t>
+  </si>
+  <si>
+    <t>CVC HBA</t>
+  </si>
+  <si>
+    <t>CVC SMC-B</t>
+  </si>
+  <si>
+    <t>25.05.2016</t>
+  </si>
+  <si>
+    <t>BITMARCK Technik GmbH</t>
+  </si>
+  <si>
+    <t>BITMARCK CVC-ECC</t>
+  </si>
+  <si>
+    <t>1.0.0</t>
+  </si>
+  <si>
+    <t>09.11.2022</t>
+  </si>
+  <si>
+    <t>21.04.2022</t>
+  </si>
+  <si>
+    <t>Deutsche Telekom Security GmbH</t>
+  </si>
+  <si>
+    <t>TSP CVC SMC-B</t>
+  </si>
+  <si>
+    <t>1.1.1</t>
+  </si>
+  <si>
+    <t>1.6.0-0</t>
+  </si>
+  <si>
+    <t>TSP CVC HBA</t>
+  </si>
+  <si>
+    <t>1.1.0</t>
+  </si>
+  <si>
+    <t>20.12.2022</t>
+  </si>
+  <si>
+    <t>2.2.6</t>
+  </si>
+  <si>
+    <t>11.09.2015</t>
+  </si>
+  <si>
+    <t>TSP CVC eGK</t>
+  </si>
+  <si>
+    <t>31.10.2025</t>
+  </si>
+  <si>
+    <t>2.0.0</t>
+  </si>
+  <si>
+    <t>TSP-CVC eGK</t>
+  </si>
+  <si>
+    <t>20.09.2016</t>
+  </si>
+  <si>
+    <t>16.02.2026</t>
+  </si>
+  <si>
+    <t>kubus IT eGbR</t>
+  </si>
+  <si>
+    <t>CVC-CA eGK der kubus IT</t>
+  </si>
+  <si>
+    <t>1.0.0-4</t>
+  </si>
+  <si>
     <t>29.09.2025</t>
   </si>
   <si>
-    <t>30.09.2028</t>
-[...5 lines deleted...]
-    <t>Eviden Germany GmbH</t>
+    <t>Atos Secure Digital GmbH</t>
   </si>
   <si>
     <t>TSP-CVC</t>
   </si>
   <si>
     <t>1.5.0</t>
   </si>
   <si>
-    <t>1.7.2</t>
-[...10 lines deleted...]
-  <si>
     <t>BITMARCK GmbH</t>
   </si>
   <si>
     <t>BITMARCK-CVC-ECC</t>
   </si>
   <si>
-    <t>1.0.1-0</t>
-[...47 lines deleted...]
-    <t>MandantP4117 CVCA fuer HBA</t>
+    <t>1.0.1</t>
   </si>
   <si>
     <t>10.02.2022</t>
   </si>
   <si>
     <t>Arvato Systems GmbH</t>
   </si>
   <si>
     <t>TSP CVC</t>
   </si>
   <si>
     <t>3.2.0</t>
   </si>
   <si>
-    <t>1.5.1-0</t>
+    <t>1.5.1</t>
   </si>
   <si>
     <t>Komponentenzertifikate</t>
-  </si>
-[...100 lines deleted...]
-    <t>1.0.0-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -460,51 +463,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f806879a65d466612ba2131db1c38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25bebaed818d4d889f007cb65fad2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -911,772 +914,772 @@
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J5" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="9"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H6" s="6" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J6" s="9"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C7" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="D7" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="6" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="J7" s="9"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I8" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...17 lines deleted...]
-      <c r="I8" s="6" t="s">
+      <c r="J8" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="J8" s="9"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C9" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="D9" s="6" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="6" t="s">
+      <c r="H9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="H9" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J9" s="9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="J10" s="9"/>
+        <v>39</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="J11" s="9" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="J12" s="9" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D13" s="6"/>
+        <v>46</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>14</v>
+      </c>
       <c r="E13" s="6" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J13" s="9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C15" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G15" s="6" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J15" s="9" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="9" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="H17" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I17" s="6" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="J17" s="9"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G18" s="6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="I18" s="6" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="J18" s="9"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="I19" s="6" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="J19" s="9" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="G20" s="6" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="I20" s="6" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J20" s="9" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="G21" s="6" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="I21" s="6" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="J21" s="9"/>
+        <v>26</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="G22" s="6" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="I22" s="6" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="J22" s="9"/>
+        <v>26</v>
+      </c>
+      <c r="J22" s="9" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G23" s="6" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="I23" s="6" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="J23" s="9" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E24" s="6" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="9" t="s">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E25" s="6" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="G25" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="H25" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="H25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I25" s="6" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="J25" s="9" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="G26" s="6" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="I26" s="6" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="J26" s="9" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="G27" s="6" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="I27" s="6" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J27" s="9"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D28" s="7" t="s">
+      <c r="D28" s="7"/>
+      <c r="E28" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="E28" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="7" t="s">
+      <c r="G28" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="G28" s="7" t="s">
+      <c r="H28" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="H28" s="7" t="s">
+      <c r="I28" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="I28" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J28" s="10" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:D28"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>