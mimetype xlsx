--- v1 (2026-07-07)
+++ v2 (2026-08-26)
@@ -463,51 +463,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25bebaed818d4d889f007cb65fad2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c491082cacfd834c93f8a480e5a031d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>