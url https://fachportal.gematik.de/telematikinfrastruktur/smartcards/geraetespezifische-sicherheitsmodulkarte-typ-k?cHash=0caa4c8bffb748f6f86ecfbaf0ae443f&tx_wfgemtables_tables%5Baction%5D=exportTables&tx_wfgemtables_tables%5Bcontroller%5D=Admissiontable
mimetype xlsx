--- v1 (2026-07-06)
+++ v2 (2026-08-24)
@@ -96,99 +96,99 @@
   <si>
     <t>4.3.1</t>
   </si>
   <si>
     <t>Zugelassen</t>
   </si>
   <si>
     <t>31.08.2021</t>
   </si>
   <si>
     <t>STARCOS 3.7 gSMC-K R1</t>
   </si>
   <si>
     <t>1.0.2</t>
   </si>
   <si>
     <t>4.5.0-0</t>
   </si>
   <si>
     <t>02.02.2022</t>
   </si>
   <si>
     <t>1.0.3</t>
   </si>
   <si>
+    <t>17.08.2021</t>
+  </si>
+  <si>
+    <t>Deutsche Telekom Security GmbH _NE</t>
+  </si>
+  <si>
+    <t>TCOS Security Module Card - K 2.0 Release 2</t>
+  </si>
+  <si>
+    <t>2.4.1</t>
+  </si>
+  <si>
+    <t>10.09.2021</t>
+  </si>
+  <si>
+    <t>TCOS Security Module Card-K2.0 Release 2</t>
+  </si>
+  <si>
+    <t>17.02.2022</t>
+  </si>
+  <si>
+    <t>TCOS Security Module Card -K2.0 Release 2</t>
+  </si>
+  <si>
+    <t>11.07.2022</t>
+  </si>
+  <si>
+    <t>2.4.2</t>
+  </si>
+  <si>
+    <t>Beendet</t>
+  </si>
+  <si>
+    <t>10.04.2017</t>
+  </si>
+  <si>
+    <t>4.3.1-1</t>
+  </si>
+  <si>
     <t>24.11.2016</t>
   </si>
   <si>
     <t>T-Systems International GmbH</t>
   </si>
   <si>
     <t>TCOS Security Module Card - K Version 2.0 Release 1</t>
   </si>
   <si>
     <t>2.2.3</t>
-  </si>
-[...37 lines deleted...]
-    <t>4.3.1-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -343,51 +343,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25bebaed818d4d889f007cb65fad2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2884e5b105630251a15bd79536417.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -874,247 +874,247 @@
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="J8" s="9"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="G9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J9" s="9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J10" s="9"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="G11" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J11" s="9"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="G12" s="6" t="s">
+      <c r="H12" s="6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="I12" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J12" s="9"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G13" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="H13" s="6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J13" s="9"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="J15" s="10"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:D15"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>