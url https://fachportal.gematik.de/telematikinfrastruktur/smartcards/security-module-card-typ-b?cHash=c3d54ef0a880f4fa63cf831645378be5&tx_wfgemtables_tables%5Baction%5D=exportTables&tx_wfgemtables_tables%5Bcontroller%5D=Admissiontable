--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -16,257 +16,263 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$24</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Zulassungsübersicht Produkte, Produkttypen und Anbieter</t>
   </si>
   <si>
     <t>Produkttyp/ Anbietertyp</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Zulassung seit</t>
   </si>
   <si>
     <t>Zulassung bis</t>
   </si>
   <si>
     <t>Verfahrens-&lt;br/&gt;bezeichnung</t>
   </si>
   <si>
     <t>Herstellername / Institution</t>
   </si>
   <si>
     <t>Produktname</t>
   </si>
   <si>
     <t>Produktversion</t>
   </si>
   <si>
     <t>Produkt-/&lt;br&gt;Anbietertypversion</t>
   </si>
   <si>
     <t>Zusatzinformation</t>
   </si>
   <si>
     <t>Anbieter-SMC-B</t>
   </si>
   <si>
     <t>Beendet</t>
   </si>
   <si>
     <t>30.03.2023</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
+    <t>SHC Stolle &amp; Heinz Consultants GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>1.7.3</t>
+  </si>
+  <si>
+    <t>Zugelassen</t>
+  </si>
+  <si>
+    <t>01.10.2025</t>
+  </si>
+  <si>
+    <t>30.09.2028</t>
+  </si>
+  <si>
+    <t>Anbieter SMC-B</t>
+  </si>
+  <si>
+    <t>SHC Stolle und Heinz Consultants GmbH</t>
+  </si>
+  <si>
+    <t>1.8.1</t>
+  </si>
+  <si>
+    <t>31.03.2023</t>
+  </si>
+  <si>
+    <t>T-Systems International GmbH</t>
+  </si>
+  <si>
+    <t>SMCB-G2</t>
+  </si>
+  <si>
+    <t>03.09.2025</t>
+  </si>
+  <si>
+    <t>Sicherheitsmodulkarte Typ B (SMC-B_ObjSys) G2</t>
+  </si>
+  <si>
+    <t>IDEMIA Germany GmbH</t>
+  </si>
+  <si>
+    <t>IDEMIA_HC_Germany_NEO_G2.1_Obj_SMC_B, V3</t>
+  </si>
+  <si>
+    <t>3.3.1</t>
+  </si>
+  <si>
+    <t>4.9.0</t>
+  </si>
+  <si>
+    <t>Widerrufen</t>
+  </si>
+  <si>
+    <t>27.04.2016</t>
+  </si>
+  <si>
+    <t>Giesecke + Devrient Mobile Security GmbH</t>
+  </si>
+  <si>
+    <t>STARCOS 3.6 Health SMCB R1</t>
+  </si>
+  <si>
+    <t>1.0.2</t>
+  </si>
+  <si>
+    <t>4.3.0</t>
+  </si>
+  <si>
+    <t>31.08.2021</t>
+  </si>
+  <si>
+    <t>STARCOS 3.7 SMC-B R1</t>
+  </si>
+  <si>
+    <t>1.0.1</t>
+  </si>
+  <si>
+    <t>4.8.0-0</t>
+  </si>
+  <si>
+    <t>24.11.2020</t>
+  </si>
+  <si>
+    <t>IDEMIA_HC_Germany_NEO_G2.1_Obj_SMC_B, V1</t>
+  </si>
+  <si>
+    <t>3.0.4</t>
+  </si>
+  <si>
+    <t>11.07.2019</t>
+  </si>
+  <si>
+    <t>IDEMIA SMC_B 2.0</t>
+  </si>
+  <si>
+    <t>1.1.0</t>
+  </si>
+  <si>
+    <t>Zulassung auf Basis STARCOS 3.6 Health SMCB R1 ZLS_SMCB-G2_DEG_D_001860</t>
+  </si>
+  <si>
+    <t>25.01.2022</t>
+  </si>
+  <si>
+    <t>3.0.5</t>
+  </si>
+  <si>
+    <t>24.11.2016</t>
+  </si>
+  <si>
+    <t>TCOS Security Module Card - B Version 2.0 Release 1</t>
+  </si>
+  <si>
+    <t>2.2.0</t>
+  </si>
+  <si>
+    <t>16.09.2021</t>
+  </si>
+  <si>
+    <t>Deutsche Telekom Security GmbH _NE</t>
+  </si>
+  <si>
+    <t>TCOS Security Module Card -B 2.1 Release 1 (für Plugin-Karte)</t>
+  </si>
+  <si>
+    <t>2.4.2</t>
+  </si>
+  <si>
+    <t>TCOS Security Module Card - B 2.1 Release 1</t>
+  </si>
+  <si>
+    <t>04.07.2017</t>
+  </si>
+  <si>
+    <t>4.3.0-2</t>
+  </si>
+  <si>
+    <t>STARCOS 3.6 Health SMCB R1 (Chipkartenmodul)</t>
+  </si>
+  <si>
+    <t>08.04.2026</t>
+  </si>
+  <si>
+    <t>31.03.2029</t>
+  </si>
+  <si>
+    <t>D-Trust GmbH</t>
+  </si>
+  <si>
+    <t>1.8.5</t>
+  </si>
+  <si>
+    <t>1.8.3</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
     <t>medisign GmbH</t>
   </si>
   <si>
-    <t>-</t>
-[...155 lines deleted...]
-    <t>1.8.3</t>
+    <t>30.06.2029</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -421,51 +427,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71ec483c1a48a582c12ff17d85f516.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25bebaed818d4d889f007cb65fad2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -891,578 +897,578 @@
       <c r="H5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="9"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J6" s="9"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="9"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J8" s="9"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="D9" s="6"/>
       <c r="E9" s="6" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G9" s="6" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H9" s="6" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="J9" s="9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="3" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="D10" s="6"/>
       <c r="E10" s="6" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="J10" s="9"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="J11" s="9"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="F12" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J12" s="9"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="F13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="6" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="J13" s="9"/>
+        <v>38</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="F14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I15" s="6" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="J15" s="9"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I16" s="6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J16" s="9"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="G17" s="6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I17" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J17" s="9"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G18" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="H18" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J18" s="9"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D19" s="6"/>
       <c r="E19" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="I19" s="6" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="J19" s="9"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G20" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="I20" s="6" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="J20" s="9"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="3" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D21" s="6"/>
+        <v>63</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>64</v>
+      </c>
       <c r="E21" s="6" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="G21" s="6" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I21" s="6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="J21" s="9"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="3" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D22" s="6"/>
+        <v>19</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>63</v>
+      </c>
       <c r="E22" s="6" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="G22" s="6" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I22" s="6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="J22" s="9"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="6" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="J23" s="9"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="J24" s="10"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:D24"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>