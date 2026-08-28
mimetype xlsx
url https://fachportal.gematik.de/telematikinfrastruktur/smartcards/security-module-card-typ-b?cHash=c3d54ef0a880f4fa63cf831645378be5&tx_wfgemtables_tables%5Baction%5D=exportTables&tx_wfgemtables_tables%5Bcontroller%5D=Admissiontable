--- v1 (2026-07-11)
+++ v2 (2026-08-28)
@@ -16,263 +16,251 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$24</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Zulassungsübersicht Produkte, Produkttypen und Anbieter</t>
   </si>
   <si>
     <t>Produkttyp/ Anbietertyp</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Zulassung seit</t>
   </si>
   <si>
     <t>Zulassung bis</t>
   </si>
   <si>
     <t>Verfahrens-&lt;br/&gt;bezeichnung</t>
   </si>
   <si>
     <t>Herstellername / Institution</t>
   </si>
   <si>
     <t>Produktname</t>
   </si>
   <si>
     <t>Produktversion</t>
   </si>
   <si>
     <t>Produkt-/&lt;br&gt;Anbietertypversion</t>
   </si>
   <si>
     <t>Zusatzinformation</t>
   </si>
   <si>
+    <t>SMCB-G2</t>
+  </si>
+  <si>
+    <t>Zugelassen</t>
+  </si>
+  <si>
+    <t>03.09.2025</t>
+  </si>
+  <si>
+    <t>Sicherheitsmodulkarte Typ B (SMC-B_ObjSys) G2</t>
+  </si>
+  <si>
+    <t>IDEMIA Germany GmbH</t>
+  </si>
+  <si>
+    <t>IDEMIA_HC_Germany_NEO_G2.1_Obj_SMC_B, V3</t>
+  </si>
+  <si>
+    <t>3.3.1</t>
+  </si>
+  <si>
+    <t>4.9.0</t>
+  </si>
+  <si>
+    <t>Widerrufen</t>
+  </si>
+  <si>
+    <t>27.04.2016</t>
+  </si>
+  <si>
+    <t>Giesecke + Devrient Mobile Security GmbH</t>
+  </si>
+  <si>
+    <t>STARCOS 3.6 Health SMCB R1</t>
+  </si>
+  <si>
+    <t>1.0.2</t>
+  </si>
+  <si>
+    <t>4.3.0</t>
+  </si>
+  <si>
+    <t>31.08.2021</t>
+  </si>
+  <si>
+    <t>STARCOS 3.7 SMC-B R1</t>
+  </si>
+  <si>
+    <t>1.0.1</t>
+  </si>
+  <si>
+    <t>4.8.0-0</t>
+  </si>
+  <si>
+    <t>24.11.2020</t>
+  </si>
+  <si>
+    <t>IDEMIA_HC_Germany_NEO_G2.1_Obj_SMC_B, V1</t>
+  </si>
+  <si>
+    <t>3.0.4</t>
+  </si>
+  <si>
+    <t>11.07.2019</t>
+  </si>
+  <si>
+    <t>IDEMIA SMC_B 2.0</t>
+  </si>
+  <si>
+    <t>1.1.0</t>
+  </si>
+  <si>
+    <t>Zulassung auf Basis STARCOS 3.6 Health SMCB R1 ZLS_SMCB-G2_DEG_D_001860</t>
+  </si>
+  <si>
+    <t>25.01.2022</t>
+  </si>
+  <si>
+    <t>3.0.5</t>
+  </si>
+  <si>
+    <t>24.11.2016</t>
+  </si>
+  <si>
+    <t>T-Systems International GmbH</t>
+  </si>
+  <si>
+    <t>TCOS Security Module Card - B Version 2.0 Release 1</t>
+  </si>
+  <si>
+    <t>2.2.0</t>
+  </si>
+  <si>
+    <t>16.09.2021</t>
+  </si>
+  <si>
+    <t>Deutsche Telekom Security GmbH _NE</t>
+  </si>
+  <si>
+    <t>TCOS Security Module Card -B 2.1 Release 1 (für Plugin-Karte)</t>
+  </si>
+  <si>
+    <t>2.4.2</t>
+  </si>
+  <si>
+    <t>TCOS Security Module Card - B 2.1 Release 1</t>
+  </si>
+  <si>
+    <t>Beendet</t>
+  </si>
+  <si>
+    <t>04.07.2017</t>
+  </si>
+  <si>
+    <t>4.3.0-2</t>
+  </si>
+  <si>
+    <t>STARCOS 3.6 Health SMCB R1 (Chipkartenmodul)</t>
+  </si>
+  <si>
     <t>Anbieter-SMC-B</t>
   </si>
   <si>
-    <t>Beendet</t>
-[...8 lines deleted...]
-    <t>SHC Stolle &amp; Heinz Consultants GmbH &amp; Co. KG</t>
+    <t>08.04.2026</t>
+  </si>
+  <si>
+    <t>31.03.2029</t>
+  </si>
+  <si>
+    <t>Anbieter SMC-B</t>
+  </si>
+  <si>
+    <t>D-Trust GmbH</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>1.7.3</t>
-[...2 lines deleted...]
-    <t>Zugelassen</t>
+    <t>1.8.5</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
-    <t>30.09.2028</t>
-[...2 lines deleted...]
-    <t>Anbieter SMC-B</t>
+    <t>1.8.3</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>medisign GmbH</t>
+  </si>
+  <si>
+    <t>1.8.1</t>
+  </si>
+  <si>
+    <t>30.06.2029</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
   </si>
   <si>
     <t>SHC Stolle und Heinz Consultants GmbH</t>
-  </si>
-[...142 lines deleted...]
-    <t>30.06.2029</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -427,51 +415,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25bebaed818d4d889f007cb65fad2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b1b05003cf852839741d177c6ff4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -773,51 +761,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" activePane="bottomLeft" state="frozen" topLeftCell="A5"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.14" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.137" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.709" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="47.846" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="84.836" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="80">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
@@ -860,615 +848,615 @@
         <v>6</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="6"/>
+      <c r="E5" s="6" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J5" s="9"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D6" s="6" t="s">
         <v>20</v>
       </c>
+      <c r="D6" s="6"/>
       <c r="E6" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="G6" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="6" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J6" s="9"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H7" s="6" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J7" s="9"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D8" s="6"/>
       <c r="E8" s="6" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H8" s="6" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="J8" s="9"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="6" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G9" s="6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H9" s="6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J9" s="9"/>
+        <v>24</v>
+      </c>
+      <c r="J9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="6" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="J10" s="9"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="J11" s="9"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="6" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="J12" s="9"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="I13" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="F13" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="J13" s="9"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="I14" s="6" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="6" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="I15" s="6" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="J15" s="9"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="6" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="I16" s="6" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="J16" s="9"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C17" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="F17" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="6"/>
-[...5 lines deleted...]
-      </c>
       <c r="G17" s="6" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I17" s="6" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="J17" s="9"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="C18" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="D18" s="6"/>
-[...5 lines deleted...]
-      </c>
       <c r="G18" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="I18" s="6" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J18" s="9"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="3" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="D19" s="6"/>
       <c r="E19" s="6" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="I19" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J19" s="9"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="3" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="D20" s="6"/>
+      <c r="D20" s="6" t="s">
+        <v>63</v>
+      </c>
       <c r="E20" s="6" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="G20" s="6" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="I20" s="6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="J20" s="9"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="3" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="G21" s="6" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="I21" s="6" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="J21" s="9"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="3" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="G22" s="6" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="I22" s="6" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="J22" s="9"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="3" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="G23" s="6" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="I23" s="6" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="J23" s="9"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="4" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="J24" s="10"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:D24"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>