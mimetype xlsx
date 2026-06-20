--- v0 (2026-05-04)
+++ v1 (2026-06-20)
@@ -489,630 +489,630 @@
   <si>
     <t>PINK! Coach</t>
   </si>
   <si>
     <t>02.04.2025</t>
   </si>
   <si>
     <t>PINK! Leben</t>
   </si>
   <si>
     <t>06.06.2024</t>
   </si>
   <si>
     <t>PrehApp GmbH</t>
   </si>
   <si>
     <t>companion patella powered by medi - proved by Dt. Kniegesellschaft</t>
   </si>
   <si>
     <t>22.08.2024</t>
   </si>
   <si>
     <t>companion® shoulder</t>
   </si>
   <si>
+    <t>ProCarement GmbH</t>
+  </si>
+  <si>
+    <t>ProHerz</t>
+  </si>
+  <si>
+    <t>26.08.2024</t>
+  </si>
+  <si>
+    <t>QuickBird Market GmbH</t>
+  </si>
+  <si>
+    <t>Kontina</t>
+  </si>
+  <si>
+    <t>18.04.2024</t>
+  </si>
+  <si>
+    <t>Sanero Medical GmbH</t>
+  </si>
+  <si>
+    <t>NichtraucherHelden-App</t>
+  </si>
+  <si>
+    <t>Tony - Dein Blutdruckcoach</t>
+  </si>
+  <si>
+    <t>Selfapy GmbH</t>
+  </si>
+  <si>
+    <t>Selfapys Online-Kurs bei Binge-Eating-Störung</t>
+  </si>
+  <si>
+    <t>Selfapys Online-Kurs bei Bulimia Nervosa</t>
+  </si>
+  <si>
+    <t>Selfapys Online-Kurs bei Depression</t>
+  </si>
+  <si>
+    <t>Selfapys Online-Kurs bei Generalisierter Angststörung</t>
+  </si>
+  <si>
+    <t>22.04.2024</t>
+  </si>
+  <si>
+    <t>Sidekick Health Germany GmbH</t>
+  </si>
+  <si>
+    <t>zanadio</t>
+  </si>
+  <si>
+    <t>17.07.2024</t>
+  </si>
+  <si>
+    <t>Smoke Free 23 GmbH</t>
+  </si>
+  <si>
+    <t>Smoke Free - Rauchen aufhören</t>
+  </si>
+  <si>
+    <t>SOFY GmbH</t>
+  </si>
+  <si>
+    <t>edupression.com®</t>
+  </si>
+  <si>
+    <t>19.09.2024</t>
+  </si>
+  <si>
+    <t>Sympatient GmbH</t>
+  </si>
+  <si>
+    <t>Invirto - Die Therapie gegen Depression</t>
+  </si>
+  <si>
+    <t>25.09.2024</t>
+  </si>
+  <si>
+    <t>Invirto - Die Therapie gegen Angst</t>
+  </si>
+  <si>
+    <t>Synaptikon GmbH</t>
+  </si>
+  <si>
+    <t>NeuroNation MED</t>
+  </si>
+  <si>
+    <t>Tired of Cancer BV</t>
+  </si>
+  <si>
+    <t>Untire</t>
+  </si>
+  <si>
+    <t>10.05.2024</t>
+  </si>
+  <si>
+    <t>Una Health GmbH</t>
+  </si>
+  <si>
+    <t>Una Health für Diabetes</t>
+  </si>
+  <si>
+    <t>Vivira Health Lab GmbH</t>
+  </si>
+  <si>
+    <t>ViViRA</t>
+  </si>
+  <si>
+    <t>Vitadio Health Technologies GmbH</t>
+  </si>
+  <si>
+    <t>Vitadio</t>
+  </si>
+  <si>
+    <t>PAT VZD-FHIR</t>
+  </si>
+  <si>
+    <t>19.03.2025</t>
+  </si>
+  <si>
+    <t>16.03.2028</t>
+  </si>
+  <si>
+    <t>Plattformananwendungen der TI - VZD (FHIR)</t>
+  </si>
+  <si>
+    <t>anonetics GmbH c/o Regus Speicherstadt</t>
+  </si>
+  <si>
+    <t>aAdG</t>
+  </si>
+  <si>
+    <t>14.12.2023</t>
+  </si>
+  <si>
+    <t>Andere Anwendungen des Gesundheitswesens</t>
+  </si>
+  <si>
+    <t>aQua-Institut für angewandte Qualitätsförderung und Forschung im Gesundheitswesen GmbH</t>
+  </si>
+  <si>
+    <t>eKonsil</t>
+  </si>
+  <si>
+    <t>Telekonsil zur Behandlung von Patienten mit bestimmten onkologischen Erkrankungen. Derzeit sind die Erkrankungen Hodentumor, Peniskarzinom und Nierenzellkarzinom abgedeckt.</t>
+  </si>
+  <si>
+    <t>30.03.2022</t>
+  </si>
+  <si>
+    <t>18.01.2024</t>
+  </si>
+  <si>
+    <t>Healthcare IT-Solutions GmbH</t>
+  </si>
+  <si>
+    <t>FallAkte Plus-Telekonsil</t>
+  </si>
+  <si>
+    <t>Telekonsil</t>
+  </si>
+  <si>
+    <t>aAdG-NetG</t>
+  </si>
+  <si>
+    <t>02.08.2019</t>
+  </si>
+  <si>
+    <t>31.12.2023</t>
+  </si>
+  <si>
+    <t>Andere Anwendungen des Gesundheitswesens ohne Zugriff auf Dienste der TI in angeschlossenen Netzen des Gesundheitswesens</t>
+  </si>
+  <si>
+    <t>ACTINEO GmbH</t>
+  </si>
+  <si>
+    <t>ACTINEO Belegbeschaffung</t>
+  </si>
+  <si>
+    <t>06.01.2020</t>
+  </si>
+  <si>
+    <t>AOK Plus</t>
+  </si>
+  <si>
+    <t>eImpfpass</t>
+  </si>
+  <si>
+    <t>21.09.2020</t>
+  </si>
+  <si>
+    <t>ARMIN</t>
+  </si>
+  <si>
+    <t>19.08.2021</t>
+  </si>
+  <si>
+    <t>13.04.2023</t>
+  </si>
+  <si>
+    <t>Bundesministerium für Gesundheit</t>
+  </si>
+  <si>
+    <t>Implantateregister Deutschland - Registerstelle</t>
+  </si>
+  <si>
+    <t>1.0.6</t>
+  </si>
+  <si>
+    <t>war zum Zeitpunkt der erfolgreichen Implementierung der neu zugelassenen WANDA Smart Anwendung in der TI zu beenden</t>
+  </si>
+  <si>
+    <t>28.10.2021</t>
+  </si>
+  <si>
+    <t>08.11.2024</t>
+  </si>
+  <si>
+    <t>Charité - Universitätsmedizin Berlin</t>
+  </si>
+  <si>
+    <t>move.base</t>
+  </si>
+  <si>
+    <t>27.10.2021</t>
+  </si>
+  <si>
+    <t>GEDISA - Gesellschaft für digitale Services der Apotheken mbH</t>
+  </si>
+  <si>
+    <t>mein-apothekenportal.de - digitaler Impfnachweis</t>
+  </si>
+  <si>
+    <t>eImpfnachweis Apotheker</t>
+  </si>
+  <si>
+    <t>26.07.2019</t>
+  </si>
+  <si>
+    <t>Kassenärztliche Bundesvereinigung KdöR</t>
+  </si>
+  <si>
+    <t>eDokumentationsportal</t>
+  </si>
+  <si>
+    <t>05.09.2019</t>
+  </si>
+  <si>
+    <t>Abrechnungsportal</t>
+  </si>
+  <si>
+    <t>27.11.2019</t>
+  </si>
+  <si>
+    <t>QM Webportal</t>
+  </si>
+  <si>
+    <t>19.11.2019</t>
+  </si>
+  <si>
+    <t>Mammographiescreening</t>
+  </si>
+  <si>
+    <t>28.11.2019</t>
+  </si>
+  <si>
+    <t>EBM</t>
+  </si>
+  <si>
+    <t>sQS-Wundinfektion</t>
+  </si>
+  <si>
+    <t>SNK-Portal</t>
+  </si>
+  <si>
+    <t>ePrüfung USS</t>
+  </si>
+  <si>
+    <t>Fortbildungsportal der KBV</t>
+  </si>
+  <si>
+    <t>ICD Browser</t>
+  </si>
+  <si>
+    <t>lt. Info KBV 8.12.20 ist Anwendung zu entfernen, daher Verfahren in Status eingestellt gesetzt</t>
+  </si>
+  <si>
+    <t>Kommunikationsplattform Bürokratieabbau</t>
+  </si>
+  <si>
+    <t>Kollegensuche im SNK</t>
+  </si>
+  <si>
+    <t>eTerminservice</t>
+  </si>
+  <si>
+    <t>11.05.2021</t>
+  </si>
+  <si>
+    <t>AdAM</t>
+  </si>
+  <si>
+    <t>03.05.2021</t>
+  </si>
+  <si>
+    <t>25.02.2025</t>
+  </si>
+  <si>
+    <t>Impf-Doku</t>
+  </si>
+  <si>
+    <t>07.08.2019</t>
+  </si>
+  <si>
+    <t>Deutsche Telekom Healthcare and Security Solutions GmbH</t>
+  </si>
+  <si>
+    <t>Telestroke</t>
+  </si>
+  <si>
+    <t>Telehealth Ostsachsen (THOS)</t>
+  </si>
+  <si>
+    <t>06.11.2019</t>
+  </si>
+  <si>
+    <t>D-Trust GmbH</t>
+  </si>
+  <si>
+    <t>D-Trust SMC-B Freigabeportal</t>
+  </si>
+  <si>
+    <t>Element44 GmbH</t>
+  </si>
+  <si>
+    <t>HZV - Verwaltung</t>
+  </si>
+  <si>
+    <t>12.02.2020</t>
+  </si>
+  <si>
+    <t>30.11.2023</t>
+  </si>
+  <si>
+    <t>ITSG GmbH</t>
+  </si>
+  <si>
+    <t>eDokumentenaustausch</t>
+  </si>
+  <si>
+    <t>eMedikation</t>
+  </si>
+  <si>
+    <t>11.02.2020</t>
+  </si>
+  <si>
+    <t>ePässe</t>
+  </si>
+  <si>
+    <t>eBelegeinreichung</t>
+  </si>
+  <si>
+    <t>eStatus</t>
+  </si>
+  <si>
+    <t>01.10.2019</t>
+  </si>
+  <si>
+    <t>Kassenärztliche Vereinigung Schleswig-Holstein</t>
+  </si>
+  <si>
+    <t>Optemis, High - Speed DICOM</t>
+  </si>
+  <si>
+    <t>23.09.2019</t>
+  </si>
+  <si>
+    <t>Kassenzahnärztliche Vereinigung Westfalen-Lippe K.d.ö.R.</t>
+  </si>
+  <si>
+    <t>Abrechnungs- ,Informationswebportal, Dokumentenmanagement Zahnärzte Westfalen-Lippe</t>
+  </si>
+  <si>
+    <t>20.09.2019</t>
+  </si>
+  <si>
+    <t>12.09.2023</t>
+  </si>
+  <si>
+    <t>Landeskrebsregister Nordrhein Westfalen gGmbH</t>
+  </si>
+  <si>
+    <t>LKR NRW Meldeverfahren</t>
+  </si>
+  <si>
+    <t>LKR NRW Melderportal</t>
+  </si>
+  <si>
+    <t>08.04.2021</t>
+  </si>
+  <si>
+    <t>MD-IT GmbH</t>
+  </si>
+  <si>
+    <t>Portale der Medizinischen Dienste</t>
+  </si>
+  <si>
+    <t>23.04.2021</t>
+  </si>
+  <si>
+    <t>DEMIS</t>
+  </si>
+  <si>
+    <t>18.08.2021</t>
+  </si>
+  <si>
+    <t>Implantateregister Deutschland - Vertrauensstelle</t>
+  </si>
+  <si>
+    <t>digitaler Impfnachweis</t>
+  </si>
+  <si>
+    <t>eImpfnachweis LE</t>
+  </si>
+  <si>
+    <t>27.10.2020</t>
+  </si>
+  <si>
+    <t>RZV Rechenzentrum Volmarstein GmbH</t>
+  </si>
+  <si>
+    <t>RZV-EFA</t>
+  </si>
+  <si>
+    <t>04.09.2019</t>
+  </si>
+  <si>
+    <t>sigeso GmbH</t>
+  </si>
+  <si>
+    <t>Anwendung des Gesundheitsnetzwerkes</t>
+  </si>
+  <si>
+    <t>Das Gesundheitsnetz (GeN)</t>
+  </si>
+  <si>
+    <t>05.05.2021</t>
+  </si>
+  <si>
+    <t>31.12.2022</t>
+  </si>
+  <si>
+    <t>vitaphone GmbH</t>
+  </si>
+  <si>
+    <t>TeleHealthPlattform (THP)</t>
+  </si>
+  <si>
+    <t>WANDA Basic</t>
+  </si>
+  <si>
+    <t>21.03.2022</t>
+  </si>
+  <si>
+    <t>AOK - Die Gesundheitskasse für Niedersachsen</t>
+  </si>
+  <si>
+    <t>Arztportal</t>
+  </si>
+  <si>
+    <t>30.08.2022</t>
+  </si>
+  <si>
+    <t>Bundesinstitut für Arzneimittel und Medizinprodukte</t>
+  </si>
+  <si>
+    <t>Antragsportal Betäubungsmi</t>
+  </si>
+  <si>
+    <t>11.07.2022</t>
+  </si>
+  <si>
+    <t>Bundesnotarkammer Körperschaft des öffentlichen Rechts</t>
+  </si>
+  <si>
+    <t>Zentrales Vorsorgeregister</t>
+  </si>
+  <si>
+    <t>22.10.2019</t>
+  </si>
+  <si>
+    <t>26.11.2025</t>
+  </si>
+  <si>
+    <t>KV Connect/KV Safemail</t>
+  </si>
+  <si>
+    <t>03.12.2025</t>
+  </si>
+  <si>
+    <t>MENO! App</t>
+  </si>
+  <si>
+    <t>08.12.2025</t>
+  </si>
+  <si>
+    <t>2.1.0</t>
+  </si>
+  <si>
+    <t>klariva</t>
+  </si>
+  <si>
+    <t>LIME medical GmbH</t>
+  </si>
+  <si>
+    <t>Novio Rücken</t>
+  </si>
+  <si>
+    <t>21.12.2021</t>
+  </si>
+  <si>
+    <t>Monks - Ärzte im Netz GmbH</t>
+  </si>
+  <si>
+    <t>Reha-Konsil</t>
+  </si>
+  <si>
+    <t>08.10.2025</t>
+  </si>
+  <si>
+    <t>Cogthera GmbH</t>
+  </si>
+  <si>
+    <t>Cogthera App</t>
+  </si>
+  <si>
+    <t>08.04.2026</t>
+  </si>
+  <si>
+    <t>Novio Hand</t>
+  </si>
+  <si>
+    <t>Widerrufen</t>
+  </si>
+  <si>
+    <t>22.04.2025</t>
+  </si>
+  <si>
+    <t>17.04.2026</t>
+  </si>
+  <si>
+    <t>Rocketlane Medical Ventures GmbH</t>
+  </si>
+  <si>
+    <t>Uroletics</t>
+  </si>
+  <si>
+    <t>13.08.2021</t>
+  </si>
+  <si>
+    <t>30.06.2027</t>
+  </si>
+  <si>
     <t>10.01.2025</t>
   </si>
   <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
     <t>FEMANEA®</t>
   </si>
   <si>
-    <t>ProCarement GmbH</t>
-[...106 lines deleted...]
-  <si>
     <t>11.12.2024</t>
   </si>
   <si>
     <t>Vila Health GmbH</t>
   </si>
   <si>
     <t>Vila RaVie</t>
-  </si>
-[...457 lines deleted...]
-    <t>Uroletics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -1267,51 +1267,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020d592dccc88b1592843d6bd6d4000.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e887c239c11ea281f1d4b553a03fb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3582,2237 +3582,2239 @@
       </c>
       <c r="F67" s="6" t="s">
         <v>153</v>
       </c>
       <c r="G67" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J67" s="9" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>157</v>
+        <v>50</v>
       </c>
       <c r="D68" s="6"/>
       <c r="E68" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G68" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="6" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J68" s="9" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>50</v>
+        <v>159</v>
       </c>
       <c r="D69" s="6"/>
       <c r="E69" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G69" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J69" s="9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D70" s="6"/>
       <c r="E70" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G70" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J70" s="9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>164</v>
+        <v>69</v>
       </c>
       <c r="D71" s="6"/>
       <c r="E71" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F71" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J71" s="9" t="s">
         <v>165</v>
-      </c>
-[...10 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="D72" s="6"/>
       <c r="E72" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G72" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="6" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J72" s="9" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D73" s="6"/>
       <c r="E73" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F73" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H73" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J73" s="9" t="s">
         <v>168</v>
-      </c>
-[...10 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D74" s="6"/>
       <c r="E74" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="G74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J74" s="9" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D75" s="6"/>
       <c r="E75" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="G75" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J75" s="9" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>50</v>
+        <v>171</v>
       </c>
       <c r="D76" s="6"/>
       <c r="E76" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="G76" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J76" s="9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D77" s="6"/>
       <c r="E77" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G77" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J77" s="9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>176</v>
+        <v>101</v>
       </c>
       <c r="D78" s="6"/>
       <c r="E78" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>177</v>
       </c>
       <c r="G78" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J78" s="9" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>101</v>
+        <v>179</v>
       </c>
       <c r="D79" s="6"/>
       <c r="E79" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G79" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J79" s="9" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="G80" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J80" s="9" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>184</v>
+        <v>110</v>
       </c>
       <c r="D81" s="6"/>
       <c r="E81" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G81" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I81" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J81" s="9" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="D82" s="6"/>
       <c r="E82" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F82" s="6" t="s">
         <v>186</v>
       </c>
       <c r="G82" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J82" s="9" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>77</v>
+        <v>188</v>
       </c>
       <c r="D83" s="6"/>
       <c r="E83" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F83" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G83" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J83" s="9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>190</v>
+        <v>50</v>
       </c>
       <c r="D84" s="6"/>
       <c r="E84" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>191</v>
       </c>
       <c r="G84" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J84" s="9" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>50</v>
+        <v>131</v>
       </c>
       <c r="D85" s="6"/>
       <c r="E85" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>193</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J85" s="9" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="3" t="s">
-        <v>32</v>
+        <v>195</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="D86" s="6"/>
+        <v>196</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>197</v>
+      </c>
       <c r="E86" s="6" t="s">
-        <v>32</v>
+        <v>198</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="G86" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="6" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J86" s="9"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="3" t="s">
-        <v>32</v>
+        <v>200</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>131</v>
+        <v>201</v>
       </c>
       <c r="D87" s="6"/>
       <c r="E87" s="6" t="s">
-        <v>32</v>
+        <v>202</v>
       </c>
       <c r="F87" s="6" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G87" s="6" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="H87" s="6"/>
       <c r="I87" s="6" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="J87" s="9" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="D88" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="E88" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="E88" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="6" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="G88" s="6" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="H88" s="6"/>
       <c r="I88" s="6" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J88" s="9"/>
+        <v>42</v>
+      </c>
+      <c r="J88" s="9" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="3" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="D89" s="6"/>
+        <v>212</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>213</v>
+      </c>
       <c r="E89" s="6" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="F89" s="6" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="G89" s="6" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="H89" s="6"/>
+        <v>216</v>
+      </c>
+      <c r="H89" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="I89" s="6" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="J89" s="9"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="3" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="D90" s="6"/>
       <c r="E90" s="6" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="G90" s="6" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="H90" s="6"/>
+        <v>219</v>
+      </c>
+      <c r="H90" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="I90" s="6" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="J90" s="9"/>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="D91" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="D91" s="6"/>
+      <c r="E91" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="F91" s="6" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
       <c r="G91" s="6" t="s">
         <v>221</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I91" s="6" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="J91" s="9"/>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>222</v>
       </c>
-      <c r="D92" s="6"/>
+      <c r="D92" s="6" t="s">
+        <v>223</v>
+      </c>
       <c r="E92" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F92" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G92" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I92" s="6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="J92" s="9"/>
+        <v>226</v>
+      </c>
+      <c r="J92" s="9" t="s">
+        <v>227</v>
+      </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="D93" s="6"/>
+        <v>228</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>229</v>
+      </c>
       <c r="E93" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="G93" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="H93" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I93" s="6" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="J93" s="9"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="E94" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="G94" s="6" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I94" s="6" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="J94" s="9" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      </c>
+        <v>236</v>
+      </c>
+      <c r="D95" s="6"/>
       <c r="E95" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G95" s="6" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I95" s="6" t="s">
-        <v>231</v>
+        <v>42</v>
       </c>
       <c r="J95" s="9"/>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C96" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="D96" s="6"/>
+      <c r="E96" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="F96" s="6" t="s">
         <v>237</v>
       </c>
-      <c r="D96" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G96" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I96" s="6" t="s">
-        <v>231</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="J96" s="9"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>241</v>
       </c>
       <c r="D97" s="6"/>
       <c r="E97" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F97" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="G97" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="G97" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H97" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I97" s="6" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="J97" s="9"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D98" s="6"/>
       <c r="E98" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G98" s="6" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I98" s="6" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="J98" s="9"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D99" s="6"/>
       <c r="E99" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G99" s="6" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I99" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J99" s="9"/>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="D100" s="6"/>
       <c r="E100" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G100" s="6" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I100" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J100" s="9"/>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="D101" s="6"/>
       <c r="E101" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G101" s="6" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I101" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J101" s="9"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="D102" s="6"/>
       <c r="E102" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G102" s="6" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J102" s="9"/>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="D103" s="6"/>
       <c r="E103" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F103" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G103" s="6" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I103" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J103" s="9"/>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D104" s="6"/>
       <c r="E104" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G104" s="6" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I104" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="J104" s="9"/>
+      <c r="J104" s="9" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D105" s="6"/>
       <c r="E105" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F105" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G105" s="6" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I105" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="J105" s="9"/>
+      <c r="J105" s="9" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="D106" s="6"/>
       <c r="E106" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G106" s="6" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I106" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="J106" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J106" s="9"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="D107" s="6"/>
       <c r="E107" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G107" s="6" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I107" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="J107" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J107" s="9"/>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="D108" s="6"/>
       <c r="E108" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G108" s="6" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I108" s="6" t="s">
-        <v>17</v>
+        <v>226</v>
       </c>
       <c r="J108" s="9"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="D109" s="6"/>
+        <v>258</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>259</v>
+      </c>
       <c r="E109" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F109" s="6" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G109" s="6" t="s">
         <v>260</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I109" s="6" t="s">
-        <v>17</v>
+        <v>226</v>
       </c>
       <c r="J109" s="9"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D110" s="6"/>
       <c r="E110" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>242</v>
+        <v>262</v>
       </c>
       <c r="G110" s="6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H110" s="6" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="I110" s="6"/>
       <c r="J110" s="9"/>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>263</v>
-[...3 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="D111" s="6"/>
       <c r="E111" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F111" s="6" t="s">
-        <v>242</v>
+        <v>266</v>
       </c>
       <c r="G111" s="6" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I111" s="6" t="s">
-        <v>231</v>
+        <v>42</v>
       </c>
       <c r="J111" s="9"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D112" s="6"/>
       <c r="E112" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G112" s="6" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H112" s="6" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="I112" s="6"/>
+        <v>16</v>
+      </c>
+      <c r="I112" s="6" t="s">
+        <v>42</v>
+      </c>
       <c r="J112" s="9"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="D113" s="6"/>
+      <c r="D113" s="6" t="s">
+        <v>271</v>
+      </c>
       <c r="E113" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F113" s="6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G113" s="6" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I113" s="6" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="J113" s="9"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="D114" s="6"/>
+      <c r="D114" s="6" t="s">
+        <v>271</v>
+      </c>
       <c r="E114" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F114" s="6" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="G114" s="6" t="s">
         <v>274</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I114" s="6" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="J114" s="9"/>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>275</v>
       </c>
       <c r="D115" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="G115" s="6" t="s">
         <v>276</v>
-      </c>
-[...7 lines deleted...]
-        <v>278</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I115" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J115" s="9"/>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>275</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E116" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F116" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="G116" s="6" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I116" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J116" s="9"/>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E117" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F117" s="6" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="G117" s="6" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I117" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J117" s="9"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C118" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D118" s="6"/>
+      <c r="E118" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="F118" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="D118" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G118" s="6" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="6" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="J118" s="9"/>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="D119" s="6"/>
       <c r="E119" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F119" s="6" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="G119" s="6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I119" s="6" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="J119" s="9"/>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="D120" s="6"/>
+        <v>285</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>286</v>
+      </c>
       <c r="E120" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F120" s="6" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="G120" s="6" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I120" s="6" t="s">
         <v>42</v>
       </c>
       <c r="J120" s="9"/>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D121" s="6"/>
       <c r="E121" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F121" s="6" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="G121" s="6" t="s">
         <v>289</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I121" s="6" t="s">
         <v>42</v>
       </c>
       <c r="J121" s="9"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="D122" s="6" t="s">
+      <c r="D122" s="6"/>
+      <c r="E122" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="F122" s="6" t="s">
         <v>291</v>
       </c>
-      <c r="E122" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F122" s="6" t="s">
+      <c r="G122" s="6" t="s">
         <v>292</v>
       </c>
-      <c r="G122" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H122" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I122" s="6" t="s">
-        <v>42</v>
+        <v>226</v>
       </c>
       <c r="J122" s="9"/>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D123" s="6"/>
       <c r="E123" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F123" s="6" t="s">
-        <v>292</v>
+        <v>19</v>
       </c>
       <c r="G123" s="6" t="s">
         <v>294</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I123" s="6" t="s">
-        <v>42</v>
+        <v>226</v>
       </c>
       <c r="J123" s="9"/>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>295</v>
       </c>
-      <c r="D124" s="6"/>
+      <c r="D124" s="6" t="s">
+        <v>223</v>
+      </c>
       <c r="E124" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F124" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G124" s="6" t="s">
         <v>296</v>
       </c>
-      <c r="G124" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H124" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I124" s="6" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="J124" s="9"/>
+        <v>226</v>
+      </c>
+      <c r="J124" s="9" t="s">
+        <v>227</v>
+      </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="D125" s="6"/>
+        <v>232</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>110</v>
+      </c>
       <c r="E125" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F125" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G125" s="6" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I125" s="6" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="J125" s="9"/>
+        <v>226</v>
+      </c>
+      <c r="J125" s="9" t="s">
+        <v>298</v>
+      </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C126" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="D126" s="6"/>
+      <c r="E126" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="F126" s="6" t="s">
         <v>300</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G126" s="6" t="s">
         <v>301</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I126" s="6" t="s">
-        <v>231</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="J126" s="9"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>302</v>
+      </c>
+      <c r="D127" s="6"/>
       <c r="E127" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F127" s="6" t="s">
-        <v>19</v>
+        <v>303</v>
       </c>
       <c r="G127" s="6" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="H127" s="6" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="I127" s="6"/>
+      <c r="J127" s="9"/>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="D128" s="6"/>
+        <v>306</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>307</v>
+      </c>
       <c r="E128" s="6" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="G128" s="6" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I128" s="6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="J128" s="9"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="3" t="s">
-        <v>216</v>
+        <v>310</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D129" s="6"/>
       <c r="E129" s="6" t="s">
-        <v>219</v>
+        <v>310</v>
       </c>
       <c r="F129" s="6" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="G129" s="6" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="H129" s="6" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="I129" s="6"/>
+        <v>16</v>
+      </c>
+      <c r="I129" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="J129" s="9"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="3" t="s">
-        <v>216</v>
+        <v>310</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="D130" s="6"/>
       <c r="E130" s="6" t="s">
-        <v>219</v>
+        <v>310</v>
       </c>
       <c r="F130" s="6" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="G130" s="6" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I130" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J130" s="9"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="3" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D131" s="6"/>
       <c r="E131" s="6" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="F131" s="6" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G131" s="6" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I131" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J131" s="9"/>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="3" t="s">
-        <v>315</v>
+        <v>211</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="D132" s="6"/>
+        <v>320</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>321</v>
+      </c>
       <c r="E132" s="6" t="s">
-        <v>315</v>
+        <v>214</v>
       </c>
       <c r="F132" s="6" t="s">
-        <v>320</v>
+        <v>237</v>
       </c>
       <c r="G132" s="6" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I132" s="6" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="J132" s="9"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="3" t="s">
-        <v>315</v>
+        <v>32</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D133" s="6"/>
       <c r="E133" s="6" t="s">
-        <v>315</v>
+        <v>32</v>
       </c>
       <c r="F133" s="6" t="s">
-        <v>323</v>
+        <v>172</v>
       </c>
       <c r="G133" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H133" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I133" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J133" s="9" t="s">
         <v>324</v>
       </c>
-      <c r="H133" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J133" s="9"/>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="3" t="s">
-        <v>216</v>
+        <v>32</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>325</v>
       </c>
-      <c r="D134" s="6" t="s">
+      <c r="D134" s="6"/>
+      <c r="E134" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F134" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="G134" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H134" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I134" s="6" t="s">
         <v>326</v>
       </c>
-      <c r="E134" s="6" t="s">
-[...5 lines deleted...]
-      <c r="G134" s="6" t="s">
+      <c r="J134" s="9" t="s">
         <v>327</v>
       </c>
-      <c r="H134" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J134" s="9"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="D135" s="6"/>
       <c r="E135" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F135" s="6" t="s">
-        <v>174</v>
+        <v>328</v>
       </c>
       <c r="G135" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I135" s="6" t="s">
-        <v>35</v>
+        <v>326</v>
       </c>
       <c r="J135" s="9" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="3" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D136" s="6"/>
       <c r="E136" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="F136" s="6" t="s">
-        <v>78</v>
+        <v>331</v>
       </c>
       <c r="G136" s="6" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I136" s="6" t="s">
-        <v>331</v>
+        <v>35</v>
       </c>
       <c r="J136" s="9" t="s">
-        <v>332</v>
+        <v>210</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D137" s="6"/>
       <c r="E137" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F137" s="6" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="G137" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I137" s="6" t="s">
-        <v>331</v>
+        <v>35</v>
       </c>
       <c r="J137" s="9" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="3" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D138" s="6"/>
       <c r="E138" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F138" s="6" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="G138" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H138" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I138" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="J138" s="9" t="s">
         <v>337</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="3" t="s">
-        <v>216</v>
+        <v>32</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>12</v>
+        <v>338</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E139" s="6" t="s">
-        <v>219</v>
+        <v>32</v>
       </c>
       <c r="F139" s="6" t="s">
-        <v>320</v>
+        <v>341</v>
       </c>
       <c r="G139" s="6" t="s">
-        <v>340</v>
+        <v>16</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="6" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="J139" s="9"/>
+        <v>35</v>
+      </c>
+      <c r="J139" s="9" t="s">
+        <v>342</v>
+      </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="3" t="s">
-        <v>32</v>
+        <v>211</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="D140" s="6"/>
+        <v>343</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>344</v>
+      </c>
       <c r="E140" s="6" t="s">
-        <v>32</v>
+        <v>214</v>
       </c>
       <c r="F140" s="6" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="G140" s="6"/>
       <c r="H140" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I140" s="6" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="J140" s="9"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>12</v>
+        <v>338</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="D141" s="6"/>
+        <v>345</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>346</v>
+      </c>
       <c r="E141" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F141" s="6" t="s">
-        <v>333</v>
+        <v>153</v>
       </c>
       <c r="G141" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I141" s="6" t="s">
-        <v>331</v>
+        <v>42</v>
       </c>
       <c r="J141" s="9" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B142" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="D142" s="7" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>349</v>
       </c>
       <c r="G142" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H142" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I142" s="7" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="J142" s="10" t="s">
         <v>350</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:D142"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>