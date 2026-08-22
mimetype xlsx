--- v1 (2026-06-20)
+++ v2 (2026-08-22)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$142</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$D$143</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>Zulassungsübersicht Produkte, Produkttypen und Anbieter</t>
   </si>
   <si>
     <t>Produkttyp/ Anbietertyp</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Zulassung seit</t>
   </si>
   <si>
     <t>Zulassung bis</t>
   </si>
   <si>
     <t>Verfahrens-&lt;br/&gt;bezeichnung</t>
   </si>
   <si>
     <t>Herstellername / Institution</t>
   </si>
   <si>
     <t>Produktname</t>
   </si>
   <si>
@@ -138,981 +138,993 @@
   <si>
     <t>DiGA</t>
   </si>
   <si>
     <t>07.05.2024</t>
   </si>
   <si>
     <t>ACTICORE AG</t>
   </si>
   <si>
     <t>1.0.0</t>
   </si>
   <si>
     <t>ACTICORE1</t>
   </si>
   <si>
     <t>19.05.2025</t>
   </si>
   <si>
     <t>Applimeda GmbH</t>
   </si>
   <si>
     <t>Axia</t>
   </si>
   <si>
+    <t>11.09.2025</t>
+  </si>
+  <si>
+    <t>Aureliym GmbH</t>
+  </si>
+  <si>
+    <t>SilentCloud</t>
+  </si>
+  <si>
+    <t>15.04.2024</t>
+  </si>
+  <si>
+    <t>BAYOOCARE GmbH</t>
+  </si>
+  <si>
+    <t>Meine Tinnitus App - Das digitale Tinnitus Counseling</t>
+  </si>
+  <si>
+    <t>26.04.2024</t>
+  </si>
+  <si>
+    <t>Digitineers GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>vertidisan</t>
+  </si>
+  <si>
+    <t>07.11.2024</t>
+  </si>
+  <si>
+    <t>Dr. Pfleger Arzneimittel GmbH</t>
+  </si>
+  <si>
+    <t>INKA</t>
+  </si>
+  <si>
+    <t>04.07.2024</t>
+  </si>
+  <si>
+    <t>eCovery GmbH</t>
+  </si>
+  <si>
+    <t>eCovery Unterer Rücken</t>
+  </si>
+  <si>
+    <t>24.10.2024</t>
+  </si>
+  <si>
+    <t>Emperra GmbH E-Health Technologies</t>
+  </si>
+  <si>
+    <t>ESYSTA App &amp; Portal – Digitales Diabetesmanagement</t>
+  </si>
+  <si>
+    <t>Elona Health GmbH</t>
+  </si>
+  <si>
+    <t>elona therapy Depression</t>
+  </si>
+  <si>
+    <t>elona therapy Angst &amp; Panik</t>
+  </si>
+  <si>
+    <t>1.0.0.</t>
+  </si>
+  <si>
+    <t>elona explore</t>
+  </si>
+  <si>
+    <t>Endo Health GmbH</t>
+  </si>
+  <si>
+    <t>Endo-App</t>
+  </si>
+  <si>
+    <t>18.10.2024</t>
+  </si>
+  <si>
+    <t>Pia-App</t>
+  </si>
+  <si>
+    <t>08.04.2025</t>
+  </si>
+  <si>
+    <t>isi-App</t>
+  </si>
+  <si>
+    <t>05.05.2025</t>
+  </si>
+  <si>
+    <t>Vera-App</t>
+  </si>
+  <si>
+    <t>Frieda Health GmbH</t>
+  </si>
+  <si>
+    <t>Frieda Menova</t>
+  </si>
+  <si>
+    <t>22.05.2024</t>
+  </si>
+  <si>
+    <t>GAIA AG</t>
+  </si>
+  <si>
+    <t>velibra</t>
+  </si>
+  <si>
+    <t>deprexis</t>
+  </si>
+  <si>
+    <t>elevida</t>
+  </si>
+  <si>
+    <t>levidex</t>
+  </si>
+  <si>
+    <t>priovi</t>
+  </si>
+  <si>
+    <t>vorvida</t>
+  </si>
+  <si>
+    <t>19.06.2024</t>
+  </si>
+  <si>
+    <t>somnovia</t>
+  </si>
+  <si>
+    <t>23.10.2024</t>
+  </si>
+  <si>
+    <t>attexis</t>
+  </si>
+  <si>
+    <t>28.05.2025</t>
+  </si>
+  <si>
+    <t>2.0.0</t>
+  </si>
+  <si>
+    <t>mylovia</t>
+  </si>
+  <si>
+    <t>GET.ON Institut für Online Gesundheitstrainings GmbH</t>
+  </si>
+  <si>
+    <t>HelloBetter Stress und Burnout</t>
+  </si>
+  <si>
+    <t>HelloBetter Diabetes und Depression</t>
+  </si>
+  <si>
+    <t>HelloBetter Panik</t>
+  </si>
+  <si>
+    <t>HelloBetter ratiopharm chronischer Schmerz</t>
+  </si>
+  <si>
+    <t>HelloBetter Schlafen</t>
+  </si>
+  <si>
+    <t>HelloBetter Vaginismus Plus</t>
+  </si>
+  <si>
+    <t>12.06.2025</t>
+  </si>
+  <si>
+    <t>HelloBetter Depression</t>
+  </si>
+  <si>
+    <t>29.04.2024</t>
+  </si>
+  <si>
+    <t>HiDoc Technologies GmbH</t>
+  </si>
+  <si>
+    <t>Cara Care für Reizdarm</t>
+  </si>
+  <si>
+    <t>23.04.2024</t>
+  </si>
+  <si>
+    <t>IVPNetworks GmbH</t>
+  </si>
+  <si>
+    <t>Novego: Depressionen bewältigen</t>
+  </si>
+  <si>
+    <t>Novego: Ängste überwinden</t>
+  </si>
+  <si>
+    <t>Kaia Health Software GmbH</t>
+  </si>
+  <si>
+    <t>Kaia Rückenschmerzen - Rückentraining für Zuhause</t>
+  </si>
+  <si>
+    <t>08.05.2024</t>
+  </si>
+  <si>
+    <t>Kranus Health GmbH</t>
+  </si>
+  <si>
+    <t>Kranus Edera</t>
+  </si>
+  <si>
+    <t>Kranus Lutera</t>
+  </si>
+  <si>
+    <t>13.12.2024</t>
+  </si>
+  <si>
+    <t>1.0.1</t>
+  </si>
+  <si>
+    <t>Kranus Mictera</t>
+  </si>
+  <si>
+    <t>Limedix GmbH</t>
+  </si>
+  <si>
+    <t>neolexon Aphasie</t>
+  </si>
+  <si>
+    <t>Mawendo GmbH</t>
+  </si>
+  <si>
+    <t>Mawendo</t>
+  </si>
+  <si>
+    <t>26.07.2024</t>
+  </si>
+  <si>
+    <t>Minddistrict GmbH</t>
+  </si>
+  <si>
+    <t>MyMinddistrict Depression Nachsorge</t>
+  </si>
+  <si>
+    <t>07.06.2024</t>
+  </si>
+  <si>
+    <t>MiNDNET E-Health Solutions GmbH</t>
+  </si>
+  <si>
+    <t>ORIKO - ADHS</t>
+  </si>
+  <si>
+    <t>14.08.2024</t>
+  </si>
+  <si>
+    <t>medigital GmbH</t>
+  </si>
+  <si>
+    <t>hiToco®: ADHS Elterntrainer</t>
+  </si>
+  <si>
     <t>15.05.2025</t>
   </si>
   <si>
+    <t>memodio GmbH</t>
+  </si>
+  <si>
+    <t>memodio</t>
+  </si>
+  <si>
+    <t>15.05.2024</t>
+  </si>
+  <si>
+    <t>mementor DE GmbH</t>
+  </si>
+  <si>
+    <t>somnio</t>
+  </si>
+  <si>
+    <t>30.04.2024</t>
+  </si>
+  <si>
+    <t>Mindable Health GmbH</t>
+  </si>
+  <si>
+    <t>Mindable: Panikstörung und Agoraphobie</t>
+  </si>
+  <si>
+    <t>Mindable: Soziale Phobie</t>
+  </si>
+  <si>
+    <t>My7Steps GmbH</t>
+  </si>
+  <si>
+    <t>My7steps App</t>
+  </si>
+  <si>
+    <t>Pohl-Boskamp Digital Health GmbH</t>
+  </si>
+  <si>
+    <t>Kalmeda</t>
+  </si>
+  <si>
+    <t>Oviva AG</t>
+  </si>
+  <si>
+    <t>Oviva Direkt für Adipositas</t>
+  </si>
+  <si>
+    <t>04.02.2025</t>
+  </si>
+  <si>
+    <t>Oviva Direkt Bluthochdruck</t>
+  </si>
+  <si>
+    <t>Perfood GmbH</t>
+  </si>
+  <si>
+    <t>glucura</t>
+  </si>
+  <si>
+    <t>PINK gegen Brustkrebs GmbH</t>
+  </si>
+  <si>
+    <t>PINK! Coach</t>
+  </si>
+  <si>
+    <t>02.04.2025</t>
+  </si>
+  <si>
+    <t>PINK! Leben</t>
+  </si>
+  <si>
+    <t>06.06.2024</t>
+  </si>
+  <si>
+    <t>PrehApp GmbH</t>
+  </si>
+  <si>
+    <t>companion patella powered by medi - proved by Dt. Kniegesellschaft</t>
+  </si>
+  <si>
+    <t>22.08.2024</t>
+  </si>
+  <si>
+    <t>companion® shoulder</t>
+  </si>
+  <si>
+    <t>ProCarement GmbH</t>
+  </si>
+  <si>
+    <t>ProHerz</t>
+  </si>
+  <si>
+    <t>26.08.2024</t>
+  </si>
+  <si>
+    <t>QuickBird Market GmbH</t>
+  </si>
+  <si>
+    <t>Kontina</t>
+  </si>
+  <si>
+    <t>18.04.2024</t>
+  </si>
+  <si>
+    <t>Sanero Medical GmbH</t>
+  </si>
+  <si>
+    <t>NichtraucherHelden-App</t>
+  </si>
+  <si>
+    <t>Tony - Dein Blutdruckcoach</t>
+  </si>
+  <si>
+    <t>Selfapy GmbH</t>
+  </si>
+  <si>
+    <t>Selfapys Online-Kurs bei Binge-Eating-Störung</t>
+  </si>
+  <si>
+    <t>Selfapys Online-Kurs bei Bulimia Nervosa</t>
+  </si>
+  <si>
+    <t>Selfapys Online-Kurs bei Depression</t>
+  </si>
+  <si>
+    <t>Selfapys Online-Kurs bei Generalisierter Angststörung</t>
+  </si>
+  <si>
+    <t>22.04.2024</t>
+  </si>
+  <si>
+    <t>Sidekick Health Germany GmbH</t>
+  </si>
+  <si>
+    <t>zanadio</t>
+  </si>
+  <si>
+    <t>17.07.2024</t>
+  </si>
+  <si>
+    <t>Smoke Free 23 GmbH</t>
+  </si>
+  <si>
+    <t>Smoke Free - Rauchen aufhören</t>
+  </si>
+  <si>
+    <t>SOFY GmbH</t>
+  </si>
+  <si>
+    <t>edupression.com®</t>
+  </si>
+  <si>
+    <t>19.09.2024</t>
+  </si>
+  <si>
+    <t>Sympatient GmbH</t>
+  </si>
+  <si>
+    <t>Invirto - Die Therapie gegen Depression</t>
+  </si>
+  <si>
+    <t>25.09.2024</t>
+  </si>
+  <si>
+    <t>Invirto - Die Therapie gegen Angst</t>
+  </si>
+  <si>
+    <t>Synaptikon GmbH</t>
+  </si>
+  <si>
+    <t>NeuroNation MED</t>
+  </si>
+  <si>
+    <t>Tired of Cancer BV</t>
+  </si>
+  <si>
+    <t>Untire</t>
+  </si>
+  <si>
+    <t>10.05.2024</t>
+  </si>
+  <si>
+    <t>Una Health GmbH</t>
+  </si>
+  <si>
+    <t>Una Health für Diabetes</t>
+  </si>
+  <si>
+    <t>Vivira Health Lab GmbH</t>
+  </si>
+  <si>
+    <t>ViViRA</t>
+  </si>
+  <si>
+    <t>Vitadio Health Technologies GmbH</t>
+  </si>
+  <si>
+    <t>Vitadio</t>
+  </si>
+  <si>
+    <t>PAT VZD-FHIR</t>
+  </si>
+  <si>
+    <t>19.03.2025</t>
+  </si>
+  <si>
+    <t>16.03.2028</t>
+  </si>
+  <si>
+    <t>Plattformananwendungen der TI - VZD (FHIR)</t>
+  </si>
+  <si>
+    <t>anonetics GmbH c/o Regus Speicherstadt</t>
+  </si>
+  <si>
+    <t>aAdG</t>
+  </si>
+  <si>
+    <t>14.12.2023</t>
+  </si>
+  <si>
+    <t>Andere Anwendungen des Gesundheitswesens</t>
+  </si>
+  <si>
+    <t>aQua-Institut für angewandte Qualitätsförderung und Forschung im Gesundheitswesen GmbH</t>
+  </si>
+  <si>
+    <t>eKonsil</t>
+  </si>
+  <si>
+    <t>Telekonsil zur Behandlung von Patienten mit bestimmten onkologischen Erkrankungen. Derzeit sind die Erkrankungen Hodentumor, Peniskarzinom und Nierenzellkarzinom abgedeckt.</t>
+  </si>
+  <si>
+    <t>30.03.2022</t>
+  </si>
+  <si>
+    <t>18.01.2024</t>
+  </si>
+  <si>
+    <t>Healthcare IT-Solutions GmbH</t>
+  </si>
+  <si>
+    <t>FallAkte Plus-Telekonsil</t>
+  </si>
+  <si>
+    <t>Telekonsil</t>
+  </si>
+  <si>
+    <t>aAdG-NetG</t>
+  </si>
+  <si>
+    <t>02.08.2019</t>
+  </si>
+  <si>
+    <t>31.12.2023</t>
+  </si>
+  <si>
+    <t>Andere Anwendungen des Gesundheitswesens ohne Zugriff auf Dienste der TI in angeschlossenen Netzen des Gesundheitswesens</t>
+  </si>
+  <si>
+    <t>ACTINEO GmbH</t>
+  </si>
+  <si>
+    <t>ACTINEO Belegbeschaffung</t>
+  </si>
+  <si>
+    <t>06.01.2020</t>
+  </si>
+  <si>
+    <t>AOK Plus</t>
+  </si>
+  <si>
+    <t>eImpfpass</t>
+  </si>
+  <si>
+    <t>21.09.2020</t>
+  </si>
+  <si>
+    <t>ARMIN</t>
+  </si>
+  <si>
+    <t>19.08.2021</t>
+  </si>
+  <si>
+    <t>13.04.2023</t>
+  </si>
+  <si>
+    <t>Bundesministerium für Gesundheit</t>
+  </si>
+  <si>
+    <t>Implantateregister Deutschland - Registerstelle</t>
+  </si>
+  <si>
+    <t>1.0.6</t>
+  </si>
+  <si>
+    <t>war zum Zeitpunkt der erfolgreichen Implementierung der neu zugelassenen WANDA Smart Anwendung in der TI zu beenden</t>
+  </si>
+  <si>
+    <t>28.10.2021</t>
+  </si>
+  <si>
+    <t>08.11.2024</t>
+  </si>
+  <si>
+    <t>Charité - Universitätsmedizin Berlin</t>
+  </si>
+  <si>
+    <t>move.base</t>
+  </si>
+  <si>
+    <t>27.10.2021</t>
+  </si>
+  <si>
+    <t>GEDISA - Gesellschaft für digitale Services der Apotheken mbH</t>
+  </si>
+  <si>
+    <t>mein-apothekenportal.de - digitaler Impfnachweis</t>
+  </si>
+  <si>
+    <t>eImpfnachweis Apotheker</t>
+  </si>
+  <si>
+    <t>26.07.2019</t>
+  </si>
+  <si>
+    <t>Kassenärztliche Bundesvereinigung KdöR</t>
+  </si>
+  <si>
+    <t>eDokumentationsportal</t>
+  </si>
+  <si>
+    <t>05.09.2019</t>
+  </si>
+  <si>
+    <t>Abrechnungsportal</t>
+  </si>
+  <si>
+    <t>27.11.2019</t>
+  </si>
+  <si>
+    <t>QM Webportal</t>
+  </si>
+  <si>
+    <t>19.11.2019</t>
+  </si>
+  <si>
+    <t>Mammographiescreening</t>
+  </si>
+  <si>
+    <t>28.11.2019</t>
+  </si>
+  <si>
+    <t>EBM</t>
+  </si>
+  <si>
+    <t>sQS-Wundinfektion</t>
+  </si>
+  <si>
+    <t>SNK-Portal</t>
+  </si>
+  <si>
+    <t>ePrüfung USS</t>
+  </si>
+  <si>
+    <t>Fortbildungsportal der KBV</t>
+  </si>
+  <si>
+    <t>ICD Browser</t>
+  </si>
+  <si>
+    <t>lt. Info KBV 8.12.20 ist Anwendung zu entfernen, daher Verfahren in Status eingestellt gesetzt</t>
+  </si>
+  <si>
+    <t>Kommunikationsplattform Bürokratieabbau</t>
+  </si>
+  <si>
+    <t>Kollegensuche im SNK</t>
+  </si>
+  <si>
+    <t>eTerminservice</t>
+  </si>
+  <si>
+    <t>11.05.2021</t>
+  </si>
+  <si>
+    <t>AdAM</t>
+  </si>
+  <si>
+    <t>03.05.2021</t>
+  </si>
+  <si>
+    <t>25.02.2025</t>
+  </si>
+  <si>
+    <t>Impf-Doku</t>
+  </si>
+  <si>
+    <t>07.08.2019</t>
+  </si>
+  <si>
+    <t>Deutsche Telekom Healthcare and Security Solutions GmbH</t>
+  </si>
+  <si>
+    <t>Telestroke</t>
+  </si>
+  <si>
+    <t>Telehealth Ostsachsen (THOS)</t>
+  </si>
+  <si>
+    <t>06.11.2019</t>
+  </si>
+  <si>
+    <t>D-Trust GmbH</t>
+  </si>
+  <si>
+    <t>D-Trust SMC-B Freigabeportal</t>
+  </si>
+  <si>
+    <t>Element44 GmbH</t>
+  </si>
+  <si>
+    <t>HZV - Verwaltung</t>
+  </si>
+  <si>
+    <t>12.02.2020</t>
+  </si>
+  <si>
+    <t>30.11.2023</t>
+  </si>
+  <si>
+    <t>ITSG GmbH</t>
+  </si>
+  <si>
+    <t>eDokumentenaustausch</t>
+  </si>
+  <si>
+    <t>eMedikation</t>
+  </si>
+  <si>
+    <t>11.02.2020</t>
+  </si>
+  <si>
+    <t>ePässe</t>
+  </si>
+  <si>
+    <t>eBelegeinreichung</t>
+  </si>
+  <si>
+    <t>eStatus</t>
+  </si>
+  <si>
+    <t>01.10.2019</t>
+  </si>
+  <si>
+    <t>Kassenärztliche Vereinigung Schleswig-Holstein</t>
+  </si>
+  <si>
+    <t>Optemis, High - Speed DICOM</t>
+  </si>
+  <si>
+    <t>23.09.2019</t>
+  </si>
+  <si>
+    <t>Kassenzahnärztliche Vereinigung Westfalen-Lippe K.d.ö.R.</t>
+  </si>
+  <si>
+    <t>Abrechnungs- ,Informationswebportal, Dokumentenmanagement Zahnärzte Westfalen-Lippe</t>
+  </si>
+  <si>
+    <t>20.09.2019</t>
+  </si>
+  <si>
+    <t>12.09.2023</t>
+  </si>
+  <si>
+    <t>Landeskrebsregister Nordrhein Westfalen gGmbH</t>
+  </si>
+  <si>
+    <t>LKR NRW Meldeverfahren</t>
+  </si>
+  <si>
+    <t>LKR NRW Melderportal</t>
+  </si>
+  <si>
+    <t>08.04.2021</t>
+  </si>
+  <si>
+    <t>MD-IT GmbH</t>
+  </si>
+  <si>
+    <t>Portale der Medizinischen Dienste</t>
+  </si>
+  <si>
+    <t>23.04.2021</t>
+  </si>
+  <si>
+    <t>DEMIS</t>
+  </si>
+  <si>
+    <t>18.08.2021</t>
+  </si>
+  <si>
+    <t>Implantateregister Deutschland - Vertrauensstelle</t>
+  </si>
+  <si>
+    <t>digitaler Impfnachweis</t>
+  </si>
+  <si>
+    <t>eImpfnachweis LE</t>
+  </si>
+  <si>
+    <t>27.10.2020</t>
+  </si>
+  <si>
+    <t>RZV Rechenzentrum Volmarstein GmbH</t>
+  </si>
+  <si>
+    <t>RZV-EFA</t>
+  </si>
+  <si>
+    <t>04.09.2019</t>
+  </si>
+  <si>
+    <t>sigeso GmbH</t>
+  </si>
+  <si>
+    <t>Anwendung des Gesundheitsnetzwerkes</t>
+  </si>
+  <si>
+    <t>Das Gesundheitsnetz (GeN)</t>
+  </si>
+  <si>
+    <t>05.05.2021</t>
+  </si>
+  <si>
+    <t>31.12.2022</t>
+  </si>
+  <si>
+    <t>vitaphone GmbH</t>
+  </si>
+  <si>
+    <t>TeleHealthPlattform (THP)</t>
+  </si>
+  <si>
+    <t>WANDA Basic</t>
+  </si>
+  <si>
+    <t>21.03.2022</t>
+  </si>
+  <si>
+    <t>AOK - Die Gesundheitskasse für Niedersachsen</t>
+  </si>
+  <si>
+    <t>Arztportal</t>
+  </si>
+  <si>
+    <t>30.08.2022</t>
+  </si>
+  <si>
+    <t>Bundesinstitut für Arzneimittel und Medizinprodukte</t>
+  </si>
+  <si>
+    <t>Antragsportal Betäubungsmi</t>
+  </si>
+  <si>
+    <t>11.07.2022</t>
+  </si>
+  <si>
+    <t>Bundesnotarkammer Körperschaft des öffentlichen Rechts</t>
+  </si>
+  <si>
+    <t>Zentrales Vorsorgeregister</t>
+  </si>
+  <si>
+    <t>22.10.2019</t>
+  </si>
+  <si>
+    <t>26.11.2025</t>
+  </si>
+  <si>
+    <t>KV Connect/KV Safemail</t>
+  </si>
+  <si>
+    <t>03.12.2025</t>
+  </si>
+  <si>
+    <t>MENO! App</t>
+  </si>
+  <si>
+    <t>08.12.2025</t>
+  </si>
+  <si>
+    <t>2.1.0</t>
+  </si>
+  <si>
+    <t>klariva</t>
+  </si>
+  <si>
+    <t>LIME medical GmbH</t>
+  </si>
+  <si>
+    <t>Novio Rücken</t>
+  </si>
+  <si>
+    <t>21.12.2021</t>
+  </si>
+  <si>
+    <t>Monks - Ärzte im Netz GmbH</t>
+  </si>
+  <si>
+    <t>Reha-Konsil</t>
+  </si>
+  <si>
+    <t>08.10.2025</t>
+  </si>
+  <si>
+    <t>Cogthera GmbH</t>
+  </si>
+  <si>
+    <t>Cogthera App</t>
+  </si>
+  <si>
+    <t>08.04.2026</t>
+  </si>
+  <si>
+    <t>Novio Hand</t>
+  </si>
+  <si>
+    <t>Widerrufen</t>
+  </si>
+  <si>
+    <t>22.04.2025</t>
+  </si>
+  <si>
+    <t>17.04.2026</t>
+  </si>
+  <si>
+    <t>Rocketlane Medical Ventures GmbH</t>
+  </si>
+  <si>
+    <t>Uroletics</t>
+  </si>
+  <si>
+    <t>13.08.2021</t>
+  </si>
+  <si>
+    <t>30.06.2027</t>
+  </si>
+  <si>
+    <t>10.01.2025</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>FEMANEA®</t>
+  </si>
+  <si>
+    <t>11.12.2024</t>
+  </si>
+  <si>
+    <t>Vila Health GmbH</t>
+  </si>
+  <si>
+    <t>Vila RaVie</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
     <t>Alex Therapeutics AB, c/o IOFFICE</t>
   </si>
   <si>
-    <t>1.0.1</t>
-[...1 lines deleted...]
-  <si>
     <t>Eila</t>
   </si>
   <si>
-    <t>11.09.2025</t>
-[...917 lines deleted...]
-    <t>Vila RaVie</t>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>SNORE FREE GmbH</t>
+  </si>
+  <si>
+    <t>Schnarchfrei: Therapie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000E52"/>
       <name val="Calibri"/>
@@ -1267,51 +1279,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e887c239c11ea281f1d4b553a03fb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2884e5b105630251a15bd79536417.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3810000" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="logo" descr="logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1599,51 +1611,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J142"/>
+  <dimension ref="A1:J143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" activePane="bottomLeft" state="frozen" topLeftCell="A5"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.14" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.137" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.709" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="47.846" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="203.95" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="80">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1918,1205 +1930,1205 @@
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="9" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="9" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="9" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="9" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J16" s="9" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" s="9" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J18" s="9" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D19" s="6"/>
       <c r="E19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J19" s="9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="J20" s="9" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="6" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="J21" s="9" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="D22" s="6"/>
       <c r="E22" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J22" s="9" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D23" s="6"/>
       <c r="E23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J23" s="9" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D24" s="6"/>
       <c r="E24" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J24" s="9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J25" s="9" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J26" s="9" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J27" s="9" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J28" s="9" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F29" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J29" s="9" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D30" s="6"/>
       <c r="E30" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J30" s="9" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J31" s="9" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J32" s="9" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J33" s="9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D34" s="6"/>
       <c r="E34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="6" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="J34" s="9" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="D35" s="6"/>
       <c r="E35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="6" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="J35" s="9" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D36" s="6"/>
       <c r="E36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J36" s="9" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J37" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J38" s="9" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I39" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J39" s="9" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J40" s="9" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J41" s="9" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J42" s="9" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J43" s="9" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J44" s="9" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>104</v>
+        <v>43</v>
       </c>
       <c r="D45" s="6"/>
       <c r="E45" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F45" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J45" s="9" t="s">
         <v>105</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>47</v>
+        <v>106</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F46" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J46" s="9" t="s">
         <v>108</v>
-      </c>
-[...10 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D47" s="6"/>
       <c r="E47" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J47" s="9" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D48" s="6"/>
       <c r="E48" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F48" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="G48" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J48" s="9" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>114</v>
+        <v>33</v>
       </c>
       <c r="D49" s="6"/>
       <c r="E49" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="6" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J49" s="9" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D50" s="6"/>
       <c r="E50" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F50" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J50" s="9" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="D51" s="6"/>
       <c r="E51" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>118</v>
       </c>
       <c r="G51" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J51" s="9" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
         <v>32</v>
       </c>
@@ -3192,2636 +3204,2668 @@
       </c>
       <c r="F54" s="6" t="s">
         <v>127</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J54" s="9" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>40</v>
+        <v>129</v>
       </c>
       <c r="D55" s="6"/>
       <c r="E55" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G55" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I55" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J55" s="9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D56" s="6"/>
       <c r="E56" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J56" s="9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D57" s="6"/>
       <c r="E57" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F57" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="9" t="s">
         <v>135</v>
-      </c>
-[...10 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="D58" s="6"/>
       <c r="E58" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G58" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J58" s="9" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D59" s="6"/>
       <c r="E59" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>138</v>
       </c>
       <c r="G59" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J59" s="9" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D60" s="6"/>
       <c r="E60" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>140</v>
       </c>
       <c r="G60" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J60" s="9" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="D61" s="6"/>
       <c r="E61" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="G61" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="6" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="J61" s="9" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>144</v>
+        <v>46</v>
       </c>
       <c r="D62" s="6"/>
       <c r="E62" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G62" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="6" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J62" s="9" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>50</v>
+        <v>106</v>
       </c>
       <c r="D63" s="6"/>
       <c r="E63" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>146</v>
       </c>
       <c r="G63" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J63" s="9" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="D64" s="6"/>
       <c r="E64" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="G64" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="6" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="J64" s="9" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D65" s="6"/>
       <c r="E65" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="G65" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="6" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J65" s="9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D66" s="6"/>
       <c r="E66" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="G66" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J66" s="9" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>155</v>
+        <v>46</v>
       </c>
       <c r="D67" s="6"/>
       <c r="E67" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G67" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J67" s="9" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>50</v>
+        <v>157</v>
       </c>
       <c r="D68" s="6"/>
       <c r="E68" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G68" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J68" s="9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D69" s="6"/>
       <c r="E69" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G69" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J69" s="9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>162</v>
+        <v>65</v>
       </c>
       <c r="D70" s="6"/>
       <c r="E70" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F70" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="G70" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="J70" s="9" t="s">
         <v>163</v>
-      </c>
-[...10 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="D71" s="6"/>
       <c r="E71" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="6" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J71" s="9" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D72" s="6"/>
       <c r="E72" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F72" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="G72" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H72" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I72" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J72" s="9" t="s">
         <v>166</v>
-      </c>
-[...10 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D73" s="6"/>
       <c r="E73" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="G73" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J73" s="9" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D74" s="6"/>
       <c r="E74" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="G74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J74" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>50</v>
+        <v>169</v>
       </c>
       <c r="D75" s="6"/>
       <c r="E75" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="G75" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J75" s="9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D76" s="6"/>
       <c r="E76" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G76" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J76" s="9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>174</v>
+        <v>97</v>
       </c>
       <c r="D77" s="6"/>
       <c r="E77" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G77" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J77" s="9" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>101</v>
+        <v>177</v>
       </c>
       <c r="D78" s="6"/>
       <c r="E78" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G78" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J78" s="9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D79" s="6"/>
       <c r="E79" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="G79" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J79" s="9" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>182</v>
+        <v>106</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G80" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J80" s="9" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="D81" s="6"/>
       <c r="E81" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F81" s="6" t="s">
         <v>184</v>
       </c>
       <c r="G81" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I81" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J81" s="9" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>77</v>
+        <v>186</v>
       </c>
       <c r="D82" s="6"/>
       <c r="E82" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G82" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J82" s="9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>188</v>
+        <v>46</v>
       </c>
       <c r="D83" s="6"/>
       <c r="E83" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F83" s="6" t="s">
         <v>189</v>
       </c>
       <c r="G83" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J83" s="9" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="D84" s="6"/>
       <c r="E84" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>191</v>
       </c>
       <c r="G84" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J84" s="9" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="3" t="s">
-        <v>32</v>
+        <v>193</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D85" s="6"/>
+        <v>194</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>195</v>
+      </c>
       <c r="E85" s="6" t="s">
-        <v>32</v>
+        <v>196</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="J85" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J85" s="9"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="3" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="D86" s="6"/>
       <c r="E86" s="6" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G86" s="6" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="H86" s="6"/>
       <c r="I86" s="6" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J86" s="9"/>
+        <v>17</v>
+      </c>
+      <c r="J86" s="9" t="s">
+        <v>203</v>
+      </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="E87" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="B87" s="6" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="F87" s="6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G87" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="J87" s="9" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="E88" s="6" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="G88" s="6" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="H88" s="6"/>
+        <v>214</v>
+      </c>
+      <c r="H88" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="I88" s="6" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="J88" s="9"/>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C89" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="D89" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F89" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G89" s="6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I89" s="6" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="J89" s="9"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D90" s="6"/>
       <c r="E90" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="G90" s="6" t="s">
         <v>219</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I90" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J90" s="9"/>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="D91" s="6"/>
+      <c r="D91" s="6" t="s">
+        <v>221</v>
+      </c>
       <c r="E91" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F91" s="6" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="G91" s="6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I91" s="6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="J91" s="9"/>
+        <v>224</v>
+      </c>
+      <c r="J91" s="9" t="s">
+        <v>225</v>
+      </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E92" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F92" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="G92" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="H92" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I92" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="G92" s="6" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="J92" s="9"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="E93" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G93" s="6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I93" s="6" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="J93" s="9"/>
+        <v>224</v>
+      </c>
+      <c r="J93" s="9" t="s">
+        <v>233</v>
+      </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="D94" s="6"/>
       <c r="E94" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="G94" s="6" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I94" s="6" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="J94" s="9"/>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D95" s="6"/>
       <c r="E95" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G95" s="6" t="s">
         <v>238</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I95" s="6" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="J95" s="9"/>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>239</v>
       </c>
       <c r="D96" s="6"/>
       <c r="E96" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>240</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I96" s="6" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="J96" s="9"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>241</v>
       </c>
       <c r="D97" s="6"/>
       <c r="E97" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>242</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I97" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J97" s="9"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D98" s="6"/>
       <c r="E98" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>244</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I98" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J98" s="9"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="D99" s="6"/>
       <c r="E99" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G99" s="6" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I99" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J99" s="9"/>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D100" s="6"/>
       <c r="E100" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G100" s="6" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I100" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J100" s="9"/>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D101" s="6"/>
       <c r="E101" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G101" s="6" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I101" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J101" s="9"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D102" s="6"/>
       <c r="E102" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G102" s="6" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J102" s="9"/>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D103" s="6"/>
       <c r="E103" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F103" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G103" s="6" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I103" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="J103" s="9"/>
+      <c r="J103" s="9" t="s">
+        <v>250</v>
+      </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D104" s="6"/>
       <c r="E104" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G104" s="6" t="s">
         <v>251</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I104" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J104" s="9" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="D105" s="6"/>
       <c r="E105" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F105" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G105" s="6" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I105" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="J105" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J105" s="9"/>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D106" s="6"/>
       <c r="E106" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G106" s="6" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I106" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J106" s="9"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="D107" s="6"/>
       <c r="E107" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G107" s="6" t="s">
         <v>255</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I107" s="6" t="s">
-        <v>17</v>
+        <v>224</v>
       </c>
       <c r="J107" s="9"/>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="D108" s="6"/>
+      <c r="D108" s="6" t="s">
+        <v>257</v>
+      </c>
       <c r="E108" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G108" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I108" s="6" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="J108" s="9"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="D109" s="6" t="s">
         <v>259</v>
       </c>
+      <c r="D109" s="6"/>
       <c r="E109" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F109" s="6" t="s">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="G109" s="6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H109" s="6" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="I109" s="6"/>
       <c r="J109" s="9"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D110" s="6"/>
       <c r="E110" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G110" s="6" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H110" s="6" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="I110" s="6"/>
+        <v>16</v>
+      </c>
+      <c r="I110" s="6" t="s">
+        <v>111</v>
+      </c>
       <c r="J110" s="9"/>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D111" s="6"/>
       <c r="E111" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F111" s="6" t="s">
         <v>266</v>
       </c>
       <c r="G111" s="6" t="s">
         <v>267</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I111" s="6" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="J111" s="9"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="D112" s="6"/>
+        <v>268</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>269</v>
+      </c>
       <c r="E112" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="G112" s="6" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I112" s="6" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="J112" s="9"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C113" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="F113" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="D113" s="6" t="s">
-[...5 lines deleted...]
-      <c r="F113" s="6" t="s">
+      <c r="G113" s="6" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I113" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J113" s="9"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C114" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="E114" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="F114" s="6" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
       <c r="G114" s="6" t="s">
         <v>274</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I114" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J114" s="9"/>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C115" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="G115" s="6" t="s">
         <v>275</v>
-      </c>
-[...10 lines deleted...]
-        <v>276</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I115" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J115" s="9"/>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="E116" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="G116" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I116" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J116" s="9"/>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="D117" s="6"/>
       <c r="E117" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F117" s="6" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G117" s="6" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I117" s="6" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="J117" s="9"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D118" s="6"/>
       <c r="E118" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F118" s="6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G118" s="6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="6" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="J118" s="9"/>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="D119" s="6"/>
+        <v>283</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>284</v>
+      </c>
       <c r="E119" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F119" s="6" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="G119" s="6" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I119" s="6" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="J119" s="9"/>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C120" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="D120" s="6"/>
+      <c r="E120" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="F120" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="D120" s="6" t="s">
-[...5 lines deleted...]
-      <c r="F120" s="6" t="s">
+      <c r="G120" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="G120" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H120" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I120" s="6" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="J120" s="9"/>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D121" s="6"/>
       <c r="E121" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F121" s="6" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="G121" s="6" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I121" s="6" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="J121" s="9"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D122" s="6"/>
       <c r="E122" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F122" s="6" t="s">
-        <v>291</v>
+        <v>19</v>
       </c>
       <c r="G122" s="6" t="s">
         <v>292</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I122" s="6" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="J122" s="9"/>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>293</v>
       </c>
-      <c r="D123" s="6"/>
+      <c r="D123" s="6" t="s">
+        <v>221</v>
+      </c>
       <c r="E123" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F123" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G123" s="6" t="s">
         <v>294</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I123" s="6" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="J123" s="9"/>
+        <v>224</v>
+      </c>
+      <c r="J123" s="9" t="s">
+        <v>225</v>
+      </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>295</v>
+        <v>230</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>223</v>
+        <v>106</v>
       </c>
       <c r="E124" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F124" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G124" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="H124" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I124" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="J124" s="9" t="s">
         <v>296</v>
-      </c>
-[...7 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="D125" s="6"/>
       <c r="E125" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F125" s="6" t="s">
-        <v>19</v>
+        <v>298</v>
       </c>
       <c r="G125" s="6" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I125" s="6" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="J125" s="9"/>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D126" s="6"/>
       <c r="E126" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F126" s="6" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G126" s="6" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H126" s="6" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="I126" s="6"/>
       <c r="J126" s="9"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="D127" s="6"/>
+        <v>304</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>305</v>
+      </c>
       <c r="E127" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F127" s="6" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="G127" s="6" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="H127" s="6" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="I127" s="6"/>
+        <v>16</v>
+      </c>
+      <c r="I127" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="J127" s="9"/>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="3" t="s">
-        <v>211</v>
+        <v>308</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>306</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="D128" s="6"/>
       <c r="E128" s="6" t="s">
-        <v>214</v>
+        <v>308</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="G128" s="6" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I128" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J128" s="9"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="3" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D129" s="6"/>
       <c r="E129" s="6" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="F129" s="6" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="G129" s="6" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I129" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J129" s="9"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="3" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D130" s="6"/>
       <c r="E130" s="6" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="F130" s="6" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="G130" s="6" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I130" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J130" s="9"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="3" t="s">
-        <v>310</v>
+        <v>209</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="D131" s="6"/>
+        <v>318</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>319</v>
+      </c>
       <c r="E131" s="6" t="s">
-        <v>310</v>
+        <v>212</v>
       </c>
       <c r="F131" s="6" t="s">
-        <v>318</v>
+        <v>235</v>
       </c>
       <c r="G131" s="6" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I131" s="6" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="J131" s="9"/>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="3" t="s">
-        <v>211</v>
+        <v>32</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="D132" s="6" t="s">
         <v>321</v>
       </c>
+      <c r="D132" s="6"/>
       <c r="E132" s="6" t="s">
-        <v>214</v>
+        <v>32</v>
       </c>
       <c r="F132" s="6" t="s">
-        <v>237</v>
+        <v>170</v>
       </c>
       <c r="G132" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H132" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I132" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J132" s="9" t="s">
         <v>322</v>
       </c>
-      <c r="H132" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J132" s="9"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>323</v>
       </c>
       <c r="D133" s="6"/>
       <c r="E133" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F133" s="6" t="s">
-        <v>172</v>
+        <v>74</v>
       </c>
       <c r="G133" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="6" t="s">
-        <v>35</v>
+        <v>324</v>
       </c>
       <c r="J133" s="9" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D134" s="6"/>
       <c r="E134" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F134" s="6" t="s">
-        <v>78</v>
+        <v>326</v>
       </c>
       <c r="G134" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="6" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="J134" s="9" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="3" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D135" s="6"/>
       <c r="E135" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="F135" s="6" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="G135" s="6" t="s">
-        <v>16</v>
+        <v>330</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I135" s="6" t="s">
-        <v>326</v>
+        <v>35</v>
       </c>
       <c r="J135" s="9" t="s">
-        <v>329</v>
+        <v>208</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="3" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D136" s="6"/>
       <c r="E136" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F136" s="6" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G136" s="6" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I136" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J136" s="9" t="s">
-        <v>210</v>
+        <v>333</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D137" s="6"/>
       <c r="E137" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F137" s="6" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="G137" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I137" s="6" t="s">
-        <v>35</v>
+        <v>324</v>
       </c>
       <c r="J137" s="9" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>12</v>
+        <v>336</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="D138" s="6"/>
+        <v>337</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>338</v>
+      </c>
       <c r="E138" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F138" s="6" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="G138" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I138" s="6" t="s">
-        <v>326</v>
+        <v>35</v>
       </c>
       <c r="J138" s="9" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="3" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>338</v>
+        <v>12</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E139" s="6" t="s">
-        <v>32</v>
+        <v>212</v>
       </c>
       <c r="F139" s="6" t="s">
-        <v>341</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="G139" s="6"/>
       <c r="H139" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="6" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="J139" s="9"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="3" t="s">
-        <v>211</v>
+        <v>32</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>12</v>
+        <v>336</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>343</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E140" s="6" t="s">
-        <v>214</v>
+        <v>32</v>
       </c>
       <c r="F140" s="6" t="s">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="G140" s="6"/>
+        <v>151</v>
+      </c>
+      <c r="G140" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="H140" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I140" s="6" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="J140" s="9"/>
+        <v>111</v>
+      </c>
+      <c r="J140" s="9" t="s">
+        <v>345</v>
+      </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F141" s="6" t="s">
-        <v>153</v>
+        <v>347</v>
       </c>
       <c r="G141" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I141" s="6" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="J141" s="9" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="142" spans="1:10">
-      <c r="A142" s="4" t="s">
-[...14 lines deleted...]
-      <c r="F142" s="7" t="s">
+      <c r="A142" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="D142" s="6" t="s">
         <v>349</v>
       </c>
-      <c r="G142" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J142" s="10" t="s">
+      <c r="E142" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F142" s="6" t="s">
         <v>350</v>
       </c>
+      <c r="G142" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H142" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I142" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="J142" s="9" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D143" s="7"/>
+      <c r="E143" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F143" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="G143" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H143" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I143" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="J143" s="10" t="s">
+        <v>354</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:D142"/>
+  <autoFilter ref="A4:D143"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>